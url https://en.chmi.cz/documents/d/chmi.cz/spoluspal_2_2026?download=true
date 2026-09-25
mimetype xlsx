--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spoluspalování\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B06C96C0-0C3A-4362-B6D0-2FE632E0E44C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96FFE8F7-89AA-4DD0-9401-DBA484F8DD5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spoluspalování " sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'spoluspalování '!$A$2:$L$2</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="56">
   <si>
     <t>Čížkovice 27,                         411 12 Čížkovice</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>26209578</t>
   </si>
   <si>
     <t>14867494</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>UNL</t>
   </si>
   <si>
     <t>Čížkovice 27,                      411 12 Čížkovice</t>
   </si>
   <si>
@@ -212,63 +212,63 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Všechna zařízení pro spoluspalování odpadu mají integrovaná povolení, která jsou dostupná na stránkách IPPC </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(https://ippc.mzp.cz/ippc/ippc.nsf/appliances.xsp).</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    Změnou integrovaného povolení č.33 byla povolena spalovací zkouška odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) na parním multipalivovém kotli K6 s turbogenerátorem pro rok 2026. </t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2025]</t>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V červnu 2026 byla rotační pec RP1 provozována 704 hodin, pec RP2 byla v provozu 684 hodin.                                                               </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    V červnu 2026 byla rotační pec v běžném provozu do 25.6., kdy byla řízeně odstavena  z důvodu vysokých zásob. Opětovný nájezd je plánován kolem 15.7.2026.                                                                 Na 8.6. bylo oznámeno jednorázové měření emisí Hg na rotační peci, na termíny 10.6. a 18.6.  jednorázové měření emisí TZL na zařízeních pro manipulace se surovinou               a výrobkem.                                                                       </t>
+    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V srpnu 2026 byla rotační pec RP1 provozována 726 hodin, pec RP2 byla v provozu 721 hodin.                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    V srpnu 2026 byla rotační pec v běžném provozu do 28.8., kdy byla řízeně odstavena.                                                    Na srpen bylo ohlášeno jednorázové měření emisí na těchto zařízeních: rotační pece, těžba a drcení suroviny, mletí a doprava suroviny, výpal slínku a příprava polotovaru.                                                       </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                    2) ano                                                                                                V srpnu 2026 nebyla rotační pec RP1 provozována, pec RP2 byla v provozu celý měsíc.                                                                    V termínu 17.–22.8.2026 proběhl provozní test spalování nového odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) od českého dodavatele AVE CZ odpadové hospodářství s.r.o. (provozovna Vyškov).</t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                  2) ano                                                                                                              V srpnu 2026 byla rotační pec v provozu.                                Dne 11.8. došlo k výpadku ventilátoru, dne 30.8. k poruše rozvaděče elektřiny.                                                            Jednorázové měření emisí TZL na vybraných zdrojích bylo zahájeno 11.8.2026.</t>
+  </si>
+  <si>
+    <t>1) ano                                                                                              2) ano                                                                                                    V srpnu 2026 bylo zařízení provozováno 534 hodin, ve dnech 1.─10.8. byloodstaveno.                                                       Množství odpadu za rok 2025 bylo upraveno na základě doplněného hlášení.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -324,66 +324,60 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF14387F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -415,51 +409,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -469,57 +463,54 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="normální_spoluspal_aktualni11b" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -821,105 +812,105 @@
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="56.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:254" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="27"/>
-[...9 lines deleted...]
-      <c r="L1" s="27"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
       <c r="N1" s="23"/>
     </row>
     <row r="2" spans="1:254" s="2" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>40</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>46</v>
       </c>
       <c r="K2" s="9" t="s">
         <v>50</v>
       </c>
       <c r="L2" s="21" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:254" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:254" ht="60.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="12">
         <v>88000</v>
       </c>
       <c r="I3" s="12">
@@ -934,151 +925,151 @@
       <c r="L3" s="13" t="s">
         <v>51</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T3" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:254" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:254" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="11">
         <v>624100031</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="12">
         <v>130000</v>
       </c>
       <c r="I4" s="12">
         <v>91685</v>
       </c>
       <c r="J4" s="12">
         <v>84039</v>
       </c>
       <c r="K4" s="12">
         <v>103485</v>
       </c>
       <c r="L4" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M4" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:254" s="4" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="10">
         <v>27892638</v>
       </c>
       <c r="E5" s="10">
         <v>732800013</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12">
         <v>85000</v>
       </c>
       <c r="I5" s="12">
         <v>78443</v>
       </c>
       <c r="J5" s="12">
         <v>75772.3</v>
       </c>
       <c r="K5" s="12">
-        <v>82910</v>
+        <v>77588</v>
       </c>
       <c r="L5" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M5" s="1"/>
       <c r="N5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>21</v>
@@ -1295,163 +1286,165 @@
       <c r="HW5" s="1"/>
       <c r="HX5" s="1"/>
       <c r="HY5" s="1"/>
       <c r="HZ5" s="1"/>
       <c r="IA5" s="1"/>
       <c r="IB5" s="1"/>
       <c r="IC5" s="1"/>
       <c r="ID5" s="1"/>
       <c r="IE5" s="1"/>
       <c r="IF5" s="1"/>
       <c r="IG5" s="1"/>
       <c r="IH5" s="1"/>
       <c r="II5" s="1"/>
       <c r="IJ5" s="1"/>
       <c r="IK5" s="1"/>
       <c r="IL5" s="1"/>
       <c r="IM5" s="1"/>
       <c r="IN5" s="1"/>
       <c r="IO5" s="1"/>
       <c r="IP5" s="1"/>
       <c r="IQ5" s="1"/>
       <c r="IR5" s="1"/>
       <c r="IS5" s="1"/>
       <c r="IT5" s="1"/>
     </row>
-    <row r="6" spans="1:254" ht="177.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:254" ht="126.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11">
         <v>747840061</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="12">
         <v>185330</v>
       </c>
       <c r="I6" s="12">
         <v>60489</v>
       </c>
       <c r="J6" s="12">
         <v>79080.899999999994</v>
       </c>
       <c r="K6" s="12">
         <v>69431.600000000006</v>
       </c>
       <c r="L6" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="Q6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="R6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="T6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="U6" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:254" ht="147.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:254" ht="126.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="11">
         <v>15504077</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="12">
         <v>80000</v>
       </c>
       <c r="I7" s="12">
         <v>45680.1</v>
       </c>
       <c r="J7" s="12">
         <v>79190</v>
       </c>
       <c r="K7" s="12">
         <v>81903.100000000006</v>
       </c>
       <c r="L7" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1"/>
-      <c r="N7" s="25"/>
+      <c r="N7" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="O7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R7" s="1" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="S7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:254" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="11">