--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -21,51 +21,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spalovny\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8805"/>
   </bookViews>
   <sheets>
     <sheet name="spalovny" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$109</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="151">
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ KOMUNÁLNÍHO ODPADU</t>
   </si>
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ PRŮMYSLOVÉHO A ZDRAVOTNICKÉHO ODPADU</t>
   </si>
   <si>
     <t xml:space="preserve">    </t>
   </si>
   <si>
     <t xml:space="preserve">AVE Kralupy s.r.o. </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Provozovatel</t>
   </si>
   <si>
     <t>Adresa provozovatele</t>
   </si>
   <si>
@@ -297,93 +297,84 @@
     <t>J. E. Purkyně 365,                          686 68 Uherské Hradiště</t>
   </si>
   <si>
     <t>J. E. Purkyně 365,                               686 68 Uherské Hradiště</t>
   </si>
   <si>
     <t>MUDr. Jana Janského 2675/11,                                               669 02 Znojmo</t>
   </si>
   <si>
     <t>MUDr. Jana Janského 2675/11,                                             669 02 Znojmo</t>
   </si>
   <si>
     <t xml:space="preserve"> Košumberk 80,                            538 54 Luže</t>
   </si>
   <si>
     <t>V Úvalu 84/1,                                       150 00 Praha 5–Motol</t>
   </si>
   <si>
     <t>Plzeňská teplárenská, a.s. – ZEVO PLZEŇ</t>
   </si>
   <si>
     <t>Klimentská 1746/52,                         110 00 Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">DEZA, a.s. –                    Spalovna </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Fakultní nemocnice                        v Motole </t>
   </si>
   <si>
     <t xml:space="preserve"> Slovenská 2071/100
 709 00 Ostrava – Mariánské Hory</t>
   </si>
   <si>
     <t>Kapacita [t/rok]*</t>
   </si>
   <si>
     <t>561 64 Těchonín</t>
   </si>
   <si>
     <t>Marius Pedersen a.s.</t>
   </si>
   <si>
     <t>Průběžná 1940/3,              500 09 Hradec Králové</t>
   </si>
   <si>
     <t xml:space="preserve">Marius Pedersen a.s. − Vojenský zdravotní ústav Těchonín, Odbor biologické ochrany − Spalovna nebezpečných odpadů </t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s.</t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s. – Spalovna Plzeň</t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s. – Spalovna NO Zlín</t>
   </si>
   <si>
     <t xml:space="preserve">Recovera Využití zdrojů a.s. – Spalovna  NO Ostrava                        </t>
   </si>
   <si>
     <t>lokalita skládky TKO Chotíkov 492,                                 330 17 Chotíkov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Množství spáleného odpadu                           [t/rok 2022]</t>
   </si>
   <si>
     <t xml:space="preserve">      </t>
   </si>
   <si>
     <t xml:space="preserve">Nemocnice Pardubického kraje, a.s. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nemocnice Pardubického kraje, a.s. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>─</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -490,232 +481,217 @@
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>https:/ippc.mzp.cz/ippc/ippc.nsf/appliances.xsp</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">). </t>
     </r>
   </si>
   <si>
+    <t>772848173</t>
+  </si>
+  <si>
+    <t>Fakultní nemocnice Motol a Homolka</t>
+  </si>
+  <si>
+    <t>Fakultní nemocnice Motol a Homolka - Spalovna nebezpečných odpadů v areálu FN Motol</t>
+  </si>
+  <si>
+    <t>Množství spáleného odpadu                           [t/rok 2025]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                                       V březnu 2026 pracovalo zařízení 744 hodin bez odstávky,                v provozu byly tři kotle ze čtyř, na kotli K3 probíhala oprava vyzdívek.                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano (integrované povolení)                                     
+V březnu 2026 byla spalovna provozována 666,5 hodin, od 28.3. do konce měsíce byla odstavena na drobné opravy.                </t>
+  </si>
+  <si>
     <r>
-      <t>1) ano                                                                                               2) ano (integrované povolení)                                                                       V únoru 2026 pracovalo zařízení 672 hodin bez odstávky,                v provozu byly všechny čtyři kotle.                                                     Kotle K2 a K4 byly několokrát krátkodobě odstaveny na výměnu roštnic. Opakovaně docházelo k výbuchům tlakových nádob s N</t>
+      <t>1) ne (NO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>2</t>
+      <t>X</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>O, nesprávně vyhozených do směsného komunálního odpadu.</t>
-[...25 lines deleted...]
-      <t>1) ne (CO)                                                                                                    2) ano                                                                                               V únoru 2026 byla spalovna provozována 587 hodin.               Dne 12.2. došlo k překročení jedné půlhodiny emisního limitu CO hodnotou 104 mg/m</t>
+      <t>)                                                                                             2) ano                                                                                                  V březnu 2026 byla spalovna provozována 325 hodin.                          V průběhu měsíce byl třikrát překročen denní emisní limit pro NO</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
+        <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">3 </t>
+      <t>X</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>z důvodu zprovozňování odtahového ventilátoru po předchozím přehřátí spalinového výměníku.                                                                                Dne 4.2. byl doručen protokol z jednorázového měření emisí a kalibrace AMS, které proběhlo v období 11.</t>
+      <t xml:space="preserve">.                      </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano                                         
+V březnu 2026 byla spalovna provozována ve dnech 1.−6.3., 8.−13.3., 15.−20.3., 22.−27.3. a 29.−31.3.2026.                                                                            Spáleno bylo 130,201 tun odpadu.                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                  2) ano (integrované povolení)                                                                                    V březnu 2026 bylo zařízení provozováno 741 hodin.                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                         2) ano                                                                                                                           V březnu 2026 byla spalovna provozována 546,5 hodin.              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                 2) ano (integrované povolení)                                                          Spaluje pouze vlastní odpady.                                                  V březnu 2026 byla doba chodu 744 hodin, spalování odpadních chlorovaných uhlovodíků (OCKW) probíhalo                                    740 hodin.                                                                                             Bylo provedeno čištění hořáku a filtrů.                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano (integrované povolení)                                                                                          
+V březnu 2026 bylo zařízení v běžném provozu, nouzový komín nebyl použit.                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                        
+V březnu 2026 byla spalovna provozována 648 hodin.            </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                      2) ano                                                                                                                                                  V březnu 2026 bylo zařízení provozováno 73 hodin.                                                                                         Dne 18.2. bylo oznámeno jednorázové měření emisí pyrolyzéru a sušárny, které proběhlo 13.3.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                      V březnu 2026 byla spalovna v běžném provozu 586,5 hodin.                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                2) ano                                                                                               V březnu 2026 byla spalovna provozována 638 hodin.               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                             Spalovna je určena k likvidaci infekčního zdravotnického odpadu vznikajícího v provozu objektu, je provozována na základě množství shromážděných odpadů.                                   V březnu 2026 nebyla provozována.                                                </t>
+  </si>
+  <si>
+    <r>
+      <t>1) ano                                                                                                   2) ano                                                                                                                               V březnu 2026 byla spalovna provozována 181 hodin,              v období 2.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>─</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>12.11.2025. Všechny emisní limity byly splněny, shoda AMS byla prokázána.</t>
+      <t xml:space="preserve">5.3. byla odstavena na opravu vyzdívky termoreaktoru.                                                                              Nouzový komín bez spalování odpadů byl v průběhu měsíce čtyřikrát krátkodobě použit  z důvodu úniku plynu.                                                                                        </t>
     </r>
   </si>
   <si>
-    <t>1) ano                                                                                                      2) ano                                                                                             Spalovna je určena k likvidaci infekčního zdravotnického odpadu vznikajícího v provozu objektu, je provozována na základě množství shromážděných odpadů.                                   V únoru 2026 nebyla provozována.                                                   Dne 2.2. byl doručen protokol z jednorázového měření emisí a kalibrace AMS, které proběhlo 21.10.2025. Všechny emisní limity byly splněny, shoda AMS byla prokázána.</t>
+    <t xml:space="preserve">1) ano                                                                                                     2) ano (integrované povolení)                                                                                        V březnu 2026 byla spalovna provozována 744 hodin bez odstávky, spáleno bylo 847,2 tun odpadu.                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V březnu 2026 byla spalovací linka č.1 provozována 168 hodin, linka č.2 byla v provozu 696 hodin. Spáleno bylo 252 tun odpadu.                                       </t>
   </si>
   <si>
     <r>
-      <t>1) ano                                                                                                   2) ano                                                                                                                               V únoru 2026 byla spalovna provozována 198 hodin,              v období 2.</t>
+      <t xml:space="preserve">1) ano                                                                                             2) ano                                                                             Spalovna byla v březnu 2026 provozována celkem 6 dní </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(59,1 hodin), spáleno bylo 5,73 tun nemocničního odpadu.                                                                                      </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                 2) ano (zkušební provoz)                                                                                V areálu byla vybudována nová spalovna, která nahradí tu stávající.                                                                                                Zkušební provoz byl zahájen 16.11.2025.                                                                                           V březnu 2026 byla provozována 26 dní (516 hodin), spáleno bylo 70,066 tun odpadu.                                                 Jednorázové měření emisí dosud nebylo provedeno.                                                           </t>
+  </si>
+  <si>
+    <r>
+      <t>1) ano                                                                                                     2) ano (integrované povolení)                                                           V březnu 2026 byla spalovna v provozu.                                                  V období 9.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>─</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">3.2. byla odstavena na opravu hrabla.                                                                              Nouzový komín bez spalování odpadů byl krátkodobě použit dne 26.2. z důvodu úniku plynu.                                                                                        </t>
-[...65 lines deleted...]
-      <t>12.3. bylo ohlášeno jednorázové měření emisí TZL, CO, NO</t>
+      <t>12.3. proběhlo jednorázové měření emisí TZL, CO, NO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>X</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>, SO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
@@ -738,95 +714,68 @@
       <t>, TOC, NH</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">, HCl, kovů a PCDD/F. Měření provedla měřicí skupina ELVAC EKOTECHNIKA s.r.o.           </t>
     </r>
   </si>
   <si>
-    <t>1) ano                                                                                                      2) ano (integrované povolení)                                                                                          
-[...33 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                                         2) ano                                                                                                                           V únoru 2026 byla spalovna provozována 532 hodin.              </t>
+    <t xml:space="preserve">1) ano                                                                                          2) ano (integrované povolení)                                                                                              V březnu 2026 byly oba kotle (K2 a K3) provozovány 744 hodin bez odstávky.                                                      Dohromady bylo spáleno 22 990,3 tun komunálního odpadu.                                                                                     </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                  2) ano (integrované povolení)                                                                      V březnu 2026 byla linka č.1 provozována 400,5 hodin, linka č.2 byla v provozu 296 hodin.                                                               Ve dnech 18.–24.3. byla linka č.2 odstavena z důvodu opravy vyzdívek komory a výměny rotačního podavače pod systém dávkování sorbentu.                                                         Dne 4.3. byla provedena kontrola ČIŽP zaměřená na zjištění plnění povinností stanovených integrovaným povolením, nebylo zjištěno porušení.                                                 Bylo oznámeno, že v termínech 22.5. a 25.5. proběhne jednorázové měření emisí a ověření AMS.                                      Od 1. 1. 2026 došlo ke změně názvu provozovatele (dříve Fakultní nemocnice v Motole) z důvodu sloučení dvou nemocnic.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                  Spalovna byla v březnu 2026 provozována v běžném režimu 22 dní. Spáleno bylo 68,553 tun odpadu.                    Dne 9.3. bylo oznámeno první jednorázové měření emisí, které proběhlo 17.3.2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Kč&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -945,58 +894,50 @@
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE73331"/>
         <bgColor indexed="52"/>
       </patternFill>
@@ -1078,51 +1019,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -1198,79 +1139,82 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1"/>
     <cellStyle name="normální_spoluspal_aktualni11b" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1754,63 +1698,63 @@
       <c r="A1" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>47</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>21</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="15" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="J1" s="16" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K1" s="16" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L1" s="16" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="M1" s="17" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="11" t="s">
         <v>56</v>
       </c>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
       <c r="T1" s="11"/>
       <c r="U1" s="11"/>
       <c r="V1" s="11"/>
       <c r="W1" s="11"/>
       <c r="X1" s="11"/>
       <c r="Y1" s="11"/>
       <c r="Z1" s="11"/>
       <c r="AA1" s="11"/>
       <c r="AB1" s="11"/>
       <c r="AC1" s="11"/>
       <c r="AD1" s="11"/>
       <c r="AE1" s="11"/>
       <c r="AF1" s="11"/>
       <c r="AG1" s="11"/>
       <c r="AH1" s="11"/>
       <c r="AI1" s="11"/>
@@ -1879,65 +1823,65 @@
       <c r="CT1" s="11"/>
       <c r="CU1" s="11"/>
       <c r="CV1" s="11"/>
       <c r="CW1" s="11"/>
       <c r="CX1" s="11"/>
       <c r="CY1" s="11"/>
       <c r="CZ1" s="11"/>
       <c r="DA1" s="11"/>
       <c r="DB1" s="11"/>
       <c r="DC1" s="11"/>
       <c r="DD1" s="11"/>
       <c r="DE1" s="11"/>
       <c r="DF1" s="11"/>
       <c r="DG1" s="11"/>
       <c r="DH1" s="11"/>
       <c r="DI1" s="11"/>
       <c r="DJ1" s="11"/>
       <c r="DK1" s="11"/>
       <c r="DL1" s="11"/>
       <c r="DM1" s="11"/>
       <c r="DN1" s="11"/>
       <c r="DO1" s="11"/>
       <c r="DP1" s="11"/>
     </row>
     <row r="2" spans="1:120" s="12" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="53"/>
-[...10 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="56"/>
       <c r="N2" s="7"/>
       <c r="O2" s="5"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="11"/>
       <c r="AF2" s="11"/>
       <c r="AG2" s="11"/>
       <c r="AH2" s="11"/>
       <c r="AI2" s="11"/>
       <c r="AJ2" s="11"/>
@@ -2003,89 +1947,89 @@
       <c r="CR2" s="11"/>
       <c r="CS2" s="11"/>
       <c r="CT2" s="11"/>
       <c r="CU2" s="11"/>
       <c r="CV2" s="11"/>
       <c r="CW2" s="11"/>
       <c r="CX2" s="11"/>
       <c r="CY2" s="11"/>
       <c r="CZ2" s="11"/>
       <c r="DA2" s="11"/>
       <c r="DB2" s="11"/>
       <c r="DC2" s="11"/>
       <c r="DD2" s="11"/>
       <c r="DE2" s="11"/>
       <c r="DF2" s="11"/>
       <c r="DG2" s="11"/>
       <c r="DH2" s="11"/>
       <c r="DI2" s="11"/>
       <c r="DJ2" s="11"/>
       <c r="DK2" s="11"/>
       <c r="DL2" s="11"/>
       <c r="DM2" s="11"/>
       <c r="DN2" s="11"/>
       <c r="DO2" s="11"/>
     </row>
-    <row r="3" spans="1:120" s="8" customFormat="1" ht="124.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:120" s="8" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="18" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="36">
         <v>732450771</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="18">
         <v>1998</v>
       </c>
       <c r="I3" s="19">
         <v>480000</v>
       </c>
       <c r="J3" s="19">
-        <v>270835.5</v>
+        <v>354851</v>
       </c>
       <c r="K3" s="19">
-        <v>354851</v>
+        <v>371326</v>
       </c>
       <c r="L3" s="19">
-        <v>371326</v>
+        <v>389559</v>
       </c>
       <c r="M3" s="20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="5"/>
       <c r="P3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
@@ -2169,79 +2113,79 @@
       <c r="DC3" s="7"/>
       <c r="DD3" s="7"/>
       <c r="DE3" s="7"/>
       <c r="DF3" s="7"/>
       <c r="DG3" s="7"/>
       <c r="DH3" s="7"/>
       <c r="DI3" s="7"/>
       <c r="DJ3" s="7"/>
       <c r="DK3" s="7"/>
       <c r="DL3" s="7"/>
       <c r="DM3" s="7"/>
       <c r="DN3" s="7"/>
       <c r="DO3" s="7"/>
       <c r="DP3" s="7"/>
     </row>
     <row r="4" spans="1:120" s="8" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="D4" s="58">
+      <c r="D4" s="49">
         <v>49790480</v>
       </c>
-      <c r="E4" s="58">
+      <c r="E4" s="49">
         <v>653270043</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="18" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H4" s="18">
         <v>2016</v>
       </c>
       <c r="I4" s="19">
         <v>133000</v>
       </c>
       <c r="J4" s="19">
-        <v>111698</v>
+        <v>117284</v>
       </c>
       <c r="K4" s="19">
-        <v>117284</v>
+        <v>115082</v>
       </c>
       <c r="L4" s="19">
-        <v>115082</v>
+        <v>126981</v>
       </c>
       <c r="M4" s="20" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="7" t="s">
         <v>56</v>
       </c>
       <c r="T4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
@@ -2317,89 +2261,89 @@
       <c r="CS4" s="7"/>
       <c r="CT4" s="7"/>
       <c r="CU4" s="7"/>
       <c r="CV4" s="7"/>
       <c r="CW4" s="7"/>
       <c r="CX4" s="7"/>
       <c r="CY4" s="7"/>
       <c r="CZ4" s="7"/>
       <c r="DA4" s="7"/>
       <c r="DB4" s="7"/>
       <c r="DC4" s="7"/>
       <c r="DD4" s="7"/>
       <c r="DE4" s="7"/>
       <c r="DF4" s="7"/>
       <c r="DG4" s="7"/>
       <c r="DH4" s="7"/>
       <c r="DI4" s="7"/>
       <c r="DJ4" s="7"/>
       <c r="DK4" s="7"/>
       <c r="DL4" s="7"/>
       <c r="DM4" s="7"/>
       <c r="DN4" s="7"/>
       <c r="DO4" s="7"/>
       <c r="DP4" s="7"/>
     </row>
-    <row r="5" spans="1:120" s="8" customFormat="1" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:120" s="8" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="21" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D5" s="37">
         <v>64650251</v>
       </c>
       <c r="E5" s="37">
         <v>682030881</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="21">
         <v>1999</v>
       </c>
       <c r="I5" s="22">
         <v>96000</v>
       </c>
       <c r="J5" s="35">
-        <v>86800</v>
+        <v>90581</v>
       </c>
       <c r="K5" s="35">
-        <v>90581</v>
+        <v>90233</v>
       </c>
       <c r="L5" s="35">
-        <v>90233</v>
+        <v>86797</v>
       </c>
       <c r="M5" s="23" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>56</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>5</v>
@@ -2510,76 +2454,76 @@
       <c r="B6" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="37">
         <v>611110451</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>75</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="21">
         <v>1989</v>
       </c>
       <c r="I6" s="22">
         <v>260000</v>
       </c>
       <c r="J6" s="35">
-        <v>242532</v>
+        <v>246589</v>
       </c>
       <c r="K6" s="35">
-        <v>246589</v>
+        <v>247831</v>
       </c>
       <c r="L6" s="35">
-        <v>247831</v>
+        <v>250344</v>
       </c>
       <c r="M6" s="23" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>56</v>
       </c>
       <c r="S6" s="7" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
@@ -2644,156 +2588,156 @@
       <c r="CT6" s="7"/>
       <c r="CU6" s="7"/>
       <c r="CV6" s="7"/>
       <c r="CW6" s="7"/>
       <c r="CX6" s="7"/>
       <c r="CY6" s="7"/>
       <c r="CZ6" s="7"/>
       <c r="DA6" s="7"/>
       <c r="DB6" s="7"/>
       <c r="DC6" s="7"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
       <c r="DF6" s="7"/>
       <c r="DG6" s="7"/>
       <c r="DH6" s="7"/>
       <c r="DI6" s="7"/>
       <c r="DJ6" s="7"/>
       <c r="DK6" s="7"/>
       <c r="DL6" s="7"/>
       <c r="DM6" s="7"/>
       <c r="DN6" s="7"/>
       <c r="DO6" s="7"/>
       <c r="DP6" s="7"/>
     </row>
     <row r="7" spans="1:120" s="10" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="56"/>
-[...10 lines deleted...]
-      <c r="M7" s="57"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="59"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="50"/>
-[...10 lines deleted...]
-      <c r="M8" s="51"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="53"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:120" s="6" customFormat="1" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:120" s="6" customFormat="1" ht="225" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="C9" s="21" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="38">
         <v>728951001</v>
       </c>
       <c r="F9" s="21" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="21" t="s">
         <v>88</v>
       </c>
       <c r="H9" s="21">
         <v>2005</v>
       </c>
       <c r="I9" s="22">
         <v>2940</v>
       </c>
       <c r="J9" s="19">
-        <v>1521.2</v>
+        <v>2123.3000000000002</v>
       </c>
       <c r="K9" s="19">
-        <v>2123.3000000000002</v>
+        <v>2020.9</v>
       </c>
       <c r="L9" s="19">
-        <v>2020.9</v>
+        <v>1896.8999999999999</v>
       </c>
       <c r="M9" s="23" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
@@ -2853,104 +2797,104 @@
       <c r="CT9" s="5"/>
       <c r="CU9" s="5"/>
       <c r="CV9" s="5"/>
       <c r="CW9" s="5"/>
       <c r="CX9" s="5"/>
       <c r="CY9" s="5"/>
       <c r="CZ9" s="5"/>
       <c r="DA9" s="5"/>
       <c r="DB9" s="5"/>
       <c r="DC9" s="5"/>
       <c r="DD9" s="5"/>
       <c r="DE9" s="5"/>
       <c r="DF9" s="5"/>
       <c r="DG9" s="5"/>
       <c r="DH9" s="5"/>
       <c r="DI9" s="5"/>
       <c r="DJ9" s="5"/>
       <c r="DK9" s="5"/>
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
     </row>
     <row r="10" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="50"/>
-[...10 lines deleted...]
-      <c r="M10" s="51"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="53"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
     </row>
     <row r="11" spans="1:120" s="6" customFormat="1" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="21">
         <v>27935574</v>
       </c>
       <c r="E11" s="38">
         <v>672860551</v>
       </c>
       <c r="F11" s="21" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="21" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="21">
         <v>1976</v>
       </c>
       <c r="I11" s="22">
         <v>18000</v>
       </c>
       <c r="J11" s="19">
-        <v>14934</v>
+        <v>13255.4</v>
       </c>
       <c r="K11" s="19">
-        <v>13255.4</v>
+        <v>13319.7</v>
       </c>
       <c r="L11" s="19">
-        <v>13319.7</v>
+        <v>12300.6</v>
       </c>
       <c r="M11" s="23" t="s">
         <v>130</v>
       </c>
       <c r="N11" s="5"/>
       <c r="O11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
@@ -3034,81 +2978,81 @@
       <c r="CX11" s="5"/>
       <c r="CY11" s="5"/>
       <c r="CZ11" s="5"/>
       <c r="DA11" s="5"/>
       <c r="DB11" s="5"/>
       <c r="DC11" s="5"/>
       <c r="DD11" s="5"/>
       <c r="DE11" s="5"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="5"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="5"/>
       <c r="DP11" s="5"/>
     </row>
     <row r="12" spans="1:120" s="6" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C12" s="21" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D12" s="21">
         <v>27253236</v>
       </c>
       <c r="E12" s="37">
         <v>602190081</v>
       </c>
       <c r="F12" s="21" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G12" s="21" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="H12" s="47">
         <v>2024</v>
       </c>
       <c r="I12" s="22">
         <v>1000</v>
       </c>
       <c r="J12" s="19">
-        <v>805.5</v>
+        <v>709</v>
       </c>
       <c r="K12" s="19">
-        <v>709</v>
+        <v>0</v>
       </c>
       <c r="L12" s="19">
-        <v>0</v>
+        <v>610</v>
       </c>
       <c r="M12" s="48" t="s">
         <v>131</v>
       </c>
       <c r="N12" s="5"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
@@ -3182,176 +3126,176 @@
       <c r="CT12" s="5"/>
       <c r="CU12" s="5"/>
       <c r="CV12" s="5"/>
       <c r="CW12" s="5"/>
       <c r="CX12" s="5"/>
       <c r="CY12" s="5"/>
       <c r="CZ12" s="5"/>
       <c r="DA12" s="5"/>
       <c r="DB12" s="5"/>
       <c r="DC12" s="5"/>
       <c r="DD12" s="5"/>
       <c r="DE12" s="5"/>
       <c r="DF12" s="5"/>
       <c r="DG12" s="5"/>
       <c r="DH12" s="5"/>
       <c r="DI12" s="5"/>
       <c r="DJ12" s="5"/>
       <c r="DK12" s="5"/>
       <c r="DL12" s="5"/>
       <c r="DM12" s="5"/>
       <c r="DN12" s="5"/>
       <c r="DO12" s="5"/>
       <c r="DP12" s="5"/>
     </row>
     <row r="13" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="50"/>
-[...10 lines deleted...]
-      <c r="M13" s="51"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="52"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="52"/>
+      <c r="M13" s="53"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:120" s="9" customFormat="1" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="38">
         <v>61459364</v>
       </c>
       <c r="E14" s="24">
         <v>755910031</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>58</v>
       </c>
       <c r="H14" s="24">
         <v>1990</v>
       </c>
       <c r="I14" s="22">
         <v>1800</v>
       </c>
       <c r="J14" s="19">
-        <v>1631</v>
+        <v>1407</v>
       </c>
       <c r="K14" s="19">
-        <v>1407</v>
+        <v>1267</v>
       </c>
       <c r="L14" s="19">
-        <v>1267</v>
+        <v>1245</v>
       </c>
       <c r="M14" s="46" t="s">
         <v>132</v>
       </c>
       <c r="O14" s="42"/>
       <c r="P14" s="42"/>
       <c r="Q14" s="42"/>
       <c r="R14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="50"/>
-[...10 lines deleted...]
-      <c r="M15" s="51"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="53"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
     </row>
     <row r="16" spans="1:120" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D16" s="24">
         <v>25638955</v>
       </c>
       <c r="E16" s="24">
         <v>722248051</v>
       </c>
       <c r="F16" s="22" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="24">
         <v>1993</v>
       </c>
       <c r="I16" s="22">
         <v>2500</v>
       </c>
       <c r="J16" s="19">
-        <v>1740</v>
+        <v>2086</v>
       </c>
       <c r="K16" s="19">
-        <v>2086</v>
+        <v>1590</v>
       </c>
       <c r="L16" s="19">
-        <v>1590</v>
+        <v>2457</v>
       </c>
       <c r="M16" s="25" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="N16" s="5"/>
       <c r="O16" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P16" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q16" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R16" s="5" t="s">
         <v>78</v>
       </c>
       <c r="S16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U16" s="5"/>
       <c r="V16" s="5" t="s">
         <v>78</v>
       </c>
       <c r="W16" s="5"/>
@@ -3432,107 +3376,107 @@
       <c r="CT16" s="5"/>
       <c r="CU16" s="5"/>
       <c r="CV16" s="5"/>
       <c r="CW16" s="5"/>
       <c r="CX16" s="5"/>
       <c r="CY16" s="5"/>
       <c r="CZ16" s="5"/>
       <c r="DA16" s="5"/>
       <c r="DB16" s="5"/>
       <c r="DC16" s="5"/>
       <c r="DD16" s="5"/>
       <c r="DE16" s="5"/>
       <c r="DF16" s="5"/>
       <c r="DG16" s="5"/>
       <c r="DH16" s="5"/>
       <c r="DI16" s="5"/>
       <c r="DJ16" s="5"/>
       <c r="DK16" s="5"/>
       <c r="DL16" s="5"/>
       <c r="DM16" s="5"/>
       <c r="DN16" s="5"/>
       <c r="DO16" s="5"/>
       <c r="DP16" s="5"/>
     </row>
     <row r="17" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="50"/>
-[...10 lines deleted...]
-      <c r="M17" s="51"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="53"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
     </row>
-    <row r="18" spans="1:120" s="6" customFormat="1" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:120" s="6" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="38">
         <v>28207882</v>
       </c>
       <c r="E18" s="38">
         <v>774878221</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>79</v>
       </c>
       <c r="H18" s="24">
         <v>2002</v>
       </c>
       <c r="I18" s="22">
         <v>5000</v>
       </c>
       <c r="J18" s="19">
-        <v>2629.5</v>
+        <v>2360.9</v>
       </c>
       <c r="K18" s="19">
-        <v>2360.9</v>
+        <v>2907</v>
       </c>
       <c r="L18" s="19">
-        <v>2907</v>
+        <v>3260</v>
       </c>
       <c r="M18" s="25" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P18" s="4"/>
       <c r="Q18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="R18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
@@ -3613,110 +3557,110 @@
       <c r="CT18" s="5"/>
       <c r="CU18" s="5"/>
       <c r="CV18" s="5"/>
       <c r="CW18" s="5"/>
       <c r="CX18" s="5"/>
       <c r="CY18" s="5"/>
       <c r="CZ18" s="5"/>
       <c r="DA18" s="5"/>
       <c r="DB18" s="5"/>
       <c r="DC18" s="5"/>
       <c r="DD18" s="5"/>
       <c r="DE18" s="5"/>
       <c r="DF18" s="5"/>
       <c r="DG18" s="5"/>
       <c r="DH18" s="5"/>
       <c r="DI18" s="5"/>
       <c r="DJ18" s="5"/>
       <c r="DK18" s="5"/>
       <c r="DL18" s="5"/>
       <c r="DM18" s="5"/>
       <c r="DN18" s="5"/>
       <c r="DO18" s="5"/>
       <c r="DP18" s="5"/>
     </row>
     <row r="19" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="50"/>
-[...10 lines deleted...]
-      <c r="M19" s="51"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52"/>
+      <c r="M19" s="53"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="R19" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:120" s="8" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="38">
         <v>646870171</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="24">
         <v>2017</v>
       </c>
       <c r="I20" s="22">
         <v>1900</v>
       </c>
       <c r="J20" s="19">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="K20" s="19">
-        <v>1051</v>
+        <v>1313</v>
       </c>
       <c r="L20" s="19">
-        <v>1313</v>
+        <v>1408</v>
       </c>
       <c r="M20" s="25" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="N20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="R20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -3799,84 +3743,84 @@
       <c r="CX20" s="7"/>
       <c r="CY20" s="7"/>
       <c r="CZ20" s="7"/>
       <c r="DA20" s="7"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
       <c r="DF20" s="7"/>
       <c r="DG20" s="7"/>
       <c r="DH20" s="7"/>
       <c r="DI20" s="7"/>
       <c r="DJ20" s="7"/>
       <c r="DK20" s="7"/>
       <c r="DL20" s="7"/>
       <c r="DM20" s="7"/>
       <c r="DN20" s="7"/>
       <c r="DO20" s="7"/>
       <c r="DP20" s="7"/>
     </row>
     <row r="21" spans="1:120" s="8" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C21" s="22" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D21" s="37">
         <v>60108711</v>
       </c>
       <c r="E21" s="38">
         <v>521406142</v>
       </c>
       <c r="F21" s="22" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="G21" s="22" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="H21" s="24">
         <v>2023</v>
       </c>
       <c r="I21" s="22">
         <v>1250</v>
       </c>
       <c r="J21" s="19">
-        <v>0</v>
+        <v>298.39999999999998</v>
       </c>
       <c r="K21" s="19">
-        <v>298.39999999999998</v>
+        <v>223.4</v>
       </c>
       <c r="L21" s="19">
-        <v>223.4</v>
+        <v>120</v>
       </c>
       <c r="M21" s="25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="V21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
@@ -3951,224 +3895,224 @@
       <c r="CT21" s="7"/>
       <c r="CU21" s="7"/>
       <c r="CV21" s="7"/>
       <c r="CW21" s="7"/>
       <c r="CX21" s="7"/>
       <c r="CY21" s="7"/>
       <c r="CZ21" s="7"/>
       <c r="DA21" s="7"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
       <c r="DF21" s="7"/>
       <c r="DG21" s="7"/>
       <c r="DH21" s="7"/>
       <c r="DI21" s="7"/>
       <c r="DJ21" s="7"/>
       <c r="DK21" s="7"/>
       <c r="DL21" s="7"/>
       <c r="DM21" s="7"/>
       <c r="DN21" s="7"/>
       <c r="DO21" s="7"/>
       <c r="DP21" s="7"/>
     </row>
     <row r="22" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="49" t="s">
+      <c r="A22" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="50"/>
-[...10 lines deleted...]
-      <c r="M22" s="51"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="53"/>
       <c r="O22" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P22" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:120" s="9" customFormat="1" ht="169.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:120" s="9" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="24">
         <v>689250081</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="H23" s="24">
         <v>1993</v>
       </c>
       <c r="I23" s="22">
         <v>750</v>
       </c>
       <c r="J23" s="19">
-        <v>653</v>
+        <v>597</v>
       </c>
       <c r="K23" s="19">
-        <v>597</v>
+        <v>677.9</v>
       </c>
       <c r="L23" s="19">
-        <v>677.9</v>
+        <v>665.9</v>
       </c>
       <c r="M23" s="25" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="P23" s="4"/>
       <c r="Q23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="24" spans="1:120" s="9" customFormat="1" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:120" s="9" customFormat="1" ht="90.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D24" s="24">
         <v>42194920</v>
       </c>
       <c r="E24" s="24">
         <v>765490013</v>
       </c>
       <c r="F24" s="22" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G24" s="22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="H24" s="24">
         <v>2007</v>
       </c>
       <c r="I24" s="24">
         <v>90</v>
       </c>
       <c r="J24" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="K24" s="19">
         <v>0.6</v>
       </c>
-      <c r="K24" s="19">
-[...3 lines deleted...]
-        <v>0.6</v>
+      <c r="L24" s="50">
+        <v>0.4</v>
       </c>
       <c r="M24" s="25" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>78</v>
       </c>
       <c r="R24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>4</v>
       </c>
       <c r="T24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="U24" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:120" s="8" customFormat="1" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:120" s="8" customFormat="1" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C25" s="22" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D25" s="24">
         <v>27520536</v>
       </c>
       <c r="E25" s="24">
         <v>717830023</v>
       </c>
       <c r="F25" s="22" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="G25" s="22" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H25" s="24">
         <v>1994</v>
       </c>
       <c r="I25" s="24">
         <v>750</v>
       </c>
       <c r="J25" s="19">
-        <v>0</v>
+        <v>151.1</v>
       </c>
       <c r="K25" s="19">
-        <v>151.1</v>
+        <v>406.2</v>
       </c>
       <c r="L25" s="19">
-        <v>406.2</v>
+        <v>548.4</v>
       </c>
       <c r="M25" s="25" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="s">
         <v>5</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q25" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>2</v>
@@ -4251,234 +4195,234 @@
       <c r="CT25" s="7"/>
       <c r="CU25" s="7"/>
       <c r="CV25" s="7"/>
       <c r="CW25" s="7"/>
       <c r="CX25" s="7"/>
       <c r="CY25" s="7"/>
       <c r="CZ25" s="7"/>
       <c r="DA25" s="7"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
       <c r="DF25" s="7"/>
       <c r="DG25" s="7"/>
       <c r="DH25" s="7"/>
       <c r="DI25" s="7"/>
       <c r="DJ25" s="7"/>
       <c r="DK25" s="7"/>
       <c r="DL25" s="7"/>
       <c r="DM25" s="7"/>
       <c r="DN25" s="7"/>
       <c r="DO25" s="7"/>
       <c r="DP25" s="7"/>
     </row>
     <row r="26" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="49" t="s">
+      <c r="A26" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="50"/>
-[...10 lines deleted...]
-      <c r="M26" s="51"/>
+      <c r="B26" s="52"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="53"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="R26" s="9" t="s">
         <v>4</v>
       </c>
       <c r="S26" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:120" s="9" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="24">
         <v>61459364</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>90</v>
       </c>
       <c r="G27" s="22" t="s">
         <v>77</v>
       </c>
       <c r="H27" s="24">
         <v>2005</v>
       </c>
       <c r="I27" s="22">
         <v>1900</v>
       </c>
       <c r="J27" s="19">
-        <v>1892</v>
+        <v>1621</v>
       </c>
       <c r="K27" s="19">
-        <v>1621</v>
+        <v>1540</v>
       </c>
       <c r="L27" s="19">
-        <v>1540</v>
+        <v>1569</v>
       </c>
       <c r="M27" s="25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="R27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="U27" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="49" t="s">
+      <c r="A28" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="50"/>
-[...10 lines deleted...]
-      <c r="M28" s="51"/>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="53"/>
       <c r="N28" s="9" t="s">
         <v>5</v>
       </c>
       <c r="O28" s="4"/>
       <c r="P28" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q28" s="9" t="s">
         <v>5</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T28" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:120" s="9" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:120" s="9" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="37" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="37">
         <v>793410111</v>
       </c>
       <c r="F29" s="21" t="s">
         <v>85</v>
       </c>
       <c r="G29" s="21" t="s">
         <v>86</v>
       </c>
       <c r="H29" s="21">
         <v>1994</v>
       </c>
       <c r="I29" s="21">
         <v>780</v>
       </c>
       <c r="J29" s="19">
-        <v>846.6</v>
+        <v>795.4</v>
       </c>
       <c r="K29" s="19">
-        <v>795.4</v>
+        <v>763.1</v>
       </c>
       <c r="L29" s="19">
-        <v>763.1</v>
+        <v>768.4</v>
       </c>
       <c r="M29" s="23" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="R29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="S29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="T29" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:120" s="8" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="49" t="s">
+      <c r="A30" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="50"/>
-[...10 lines deleted...]
-      <c r="M30" s="51"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="53"/>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S30"/>
       <c r="T30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
@@ -4553,89 +4497,89 @@
       <c r="CS30" s="7"/>
       <c r="CT30" s="7"/>
       <c r="CU30" s="7"/>
       <c r="CV30" s="7"/>
       <c r="CW30" s="7"/>
       <c r="CX30" s="7"/>
       <c r="CY30" s="7"/>
       <c r="CZ30" s="7"/>
       <c r="DA30" s="7"/>
       <c r="DB30" s="7"/>
       <c r="DC30" s="7"/>
       <c r="DD30" s="7"/>
       <c r="DE30" s="7"/>
       <c r="DF30" s="7"/>
       <c r="DG30" s="7"/>
       <c r="DH30" s="7"/>
       <c r="DI30" s="7"/>
       <c r="DJ30" s="7"/>
       <c r="DK30" s="7"/>
       <c r="DL30" s="7"/>
       <c r="DM30" s="7"/>
       <c r="DN30" s="7"/>
       <c r="DO30" s="7"/>
       <c r="DP30" s="7"/>
     </row>
-    <row r="31" spans="1:120" s="8" customFormat="1" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:120" s="8" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="37" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="37">
         <v>776430491</v>
       </c>
       <c r="F31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="G31" s="21" t="s">
         <v>81</v>
       </c>
       <c r="H31" s="21">
         <v>2000</v>
       </c>
       <c r="I31" s="22">
         <v>10000</v>
       </c>
       <c r="J31" s="19">
-        <v>6874.3</v>
+        <v>5860.1</v>
       </c>
       <c r="K31" s="19">
-        <v>5860.1</v>
+        <v>7892.9</v>
       </c>
       <c r="L31" s="19">
-        <v>7892.9</v>
+        <v>8657.7999999999993</v>
       </c>
       <c r="M31" s="23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Q31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
       <c r="Z31" s="7"/>
       <c r="AA31" s="7"/>
@@ -4716,84 +4660,84 @@
       <c r="CX31" s="7"/>
       <c r="CY31" s="7"/>
       <c r="CZ31" s="7"/>
       <c r="DA31" s="7"/>
       <c r="DB31" s="7"/>
       <c r="DC31" s="7"/>
       <c r="DD31" s="7"/>
       <c r="DE31" s="7"/>
       <c r="DF31" s="7"/>
       <c r="DG31" s="7"/>
       <c r="DH31" s="7"/>
       <c r="DI31" s="7"/>
       <c r="DJ31" s="7"/>
       <c r="DK31" s="7"/>
       <c r="DL31" s="7"/>
       <c r="DM31" s="7"/>
       <c r="DN31" s="7"/>
       <c r="DO31" s="7"/>
       <c r="DP31" s="7"/>
     </row>
     <row r="32" spans="1:120" s="8" customFormat="1" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="21" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D32" s="21">
         <v>25638955</v>
       </c>
       <c r="E32" s="38">
         <v>635988081</v>
       </c>
       <c r="F32" s="22" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G32" s="21" t="s">
         <v>82</v>
       </c>
       <c r="H32" s="21">
         <v>1993</v>
       </c>
       <c r="I32" s="22">
         <v>4730</v>
       </c>
       <c r="J32" s="19">
-        <v>4377</v>
+        <v>4512</v>
       </c>
       <c r="K32" s="19">
-        <v>4512</v>
+        <v>4458</v>
       </c>
       <c r="L32" s="19">
-        <v>4458</v>
+        <v>4336</v>
       </c>
       <c r="M32" s="23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P32" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S32" s="45" t="s">
         <v>5</v>
       </c>
       <c r="T32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U32" s="7" t="s">
         <v>56</v>
       </c>
@@ -4885,178 +4829,181 @@
       <c r="DA32" s="7"/>
       <c r="DB32" s="7"/>
       <c r="DC32" s="7"/>
       <c r="DD32" s="7"/>
       <c r="DE32" s="7"/>
       <c r="DF32" s="7"/>
       <c r="DG32" s="7"/>
       <c r="DH32" s="7"/>
       <c r="DI32" s="7"/>
       <c r="DJ32" s="7"/>
       <c r="DK32" s="7"/>
       <c r="DL32" s="7"/>
       <c r="DM32" s="7"/>
       <c r="DN32" s="7"/>
       <c r="DO32" s="7"/>
       <c r="DP32" s="7"/>
     </row>
     <row r="33" spans="1:120" s="9" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="21" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D33" s="21">
         <v>27660915</v>
       </c>
       <c r="E33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="21" t="s">
         <v>83</v>
       </c>
       <c r="G33" s="21" t="s">
         <v>84</v>
       </c>
       <c r="H33" s="21">
         <v>1996</v>
       </c>
       <c r="I33" s="22">
         <v>350</v>
       </c>
       <c r="J33" s="19">
+        <v>347</v>
+      </c>
+      <c r="K33" s="19">
         <v>349</v>
       </c>
-      <c r="K33" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="L33" s="19">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M33" s="23" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="Q33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="R33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>4</v>
       </c>
       <c r="T33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="U33" s="9" t="s">
         <v>4</v>
       </c>
       <c r="V33" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="34" spans="1:120" s="9" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:120" s="9" customFormat="1" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="21" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D34" s="21">
         <v>27660915</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="F34" s="21" t="s">
         <v>83</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>84</v>
       </c>
       <c r="H34" s="21">
         <v>2025</v>
       </c>
       <c r="I34" s="22">
         <v>1000</v>
       </c>
       <c r="J34" s="19">
         <v>0</v>
       </c>
       <c r="K34" s="19">
         <v>0</v>
       </c>
       <c r="L34" s="19">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="M34" s="23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
+      <c r="R34" s="9" t="s">
+        <v>103</v>
+      </c>
       <c r="S34" s="9" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>4</v>
       </c>
       <c r="V34" s="9" t="s">
         <v>5</v>
       </c>
       <c r="W34" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:120" s="8" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="49" t="s">
+      <c r="A35" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="50"/>
-[...10 lines deleted...]
-      <c r="M35" s="51"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="53"/>
       <c r="N35" s="7"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>4</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U35" s="7"/>
       <c r="V35" s="7"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
       <c r="Z35" s="7"/>
       <c r="AA35" s="7"/>
       <c r="AB35" s="7"/>
       <c r="AC35" s="7"/>
       <c r="AD35" s="7"/>
       <c r="AE35" s="7"/>
       <c r="AF35" s="7"/>
@@ -5132,84 +5079,84 @@
       <c r="CX35" s="7"/>
       <c r="CY35" s="7"/>
       <c r="CZ35" s="7"/>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
       <c r="DF35" s="7"/>
       <c r="DG35" s="7"/>
       <c r="DH35" s="7"/>
       <c r="DI35" s="7"/>
       <c r="DJ35" s="7"/>
       <c r="DK35" s="7"/>
       <c r="DL35" s="7"/>
       <c r="DM35" s="7"/>
       <c r="DN35" s="7"/>
       <c r="DO35" s="7"/>
       <c r="DP35" s="7"/>
     </row>
     <row r="36" spans="1:120" s="8" customFormat="1" ht="93.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="21" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D36" s="21">
         <v>25638955</v>
       </c>
       <c r="E36" s="37">
         <v>713838061</v>
       </c>
       <c r="F36" s="22" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G36" s="21" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H36" s="21">
         <v>2000</v>
       </c>
       <c r="I36" s="22">
         <v>25000</v>
       </c>
       <c r="J36" s="19">
-        <v>23791</v>
+        <v>16567</v>
       </c>
       <c r="K36" s="19">
-        <v>16567</v>
+        <v>19195</v>
       </c>
       <c r="L36" s="19">
-        <v>19195</v>
+        <v>21840</v>
       </c>
       <c r="M36" s="23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P36" s="4" t="s">
         <v>56</v>
       </c>
       <c r="Q36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V36" s="7" t="s">
         <v>5</v>
@@ -5415,51 +5362,51 @@
       <c r="CT37" s="7"/>
       <c r="CU37" s="7"/>
       <c r="CV37" s="7"/>
       <c r="CW37" s="7"/>
       <c r="CX37" s="7"/>
       <c r="CY37" s="7"/>
       <c r="CZ37" s="7"/>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
       <c r="DF37" s="7"/>
       <c r="DG37" s="7"/>
       <c r="DH37" s="7"/>
       <c r="DI37" s="7"/>
       <c r="DJ37" s="7"/>
       <c r="DK37" s="7"/>
       <c r="DL37" s="7"/>
       <c r="DM37" s="7"/>
       <c r="DN37" s="7"/>
       <c r="DO37" s="7"/>
     </row>
     <row r="38" spans="1:120" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="44" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="27"/>
       <c r="D38" s="28"/>
       <c r="E38" s="27"/>
       <c r="F38" s="29"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="30"/>
       <c r="N38" s="7"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
@@ -5540,51 +5487,51 @@
       <c r="CT38" s="7"/>
       <c r="CU38" s="7"/>
       <c r="CV38" s="7"/>
       <c r="CW38" s="7"/>
       <c r="CX38" s="7"/>
       <c r="CY38" s="7"/>
       <c r="CZ38" s="7"/>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
       <c r="DF38" s="7"/>
       <c r="DG38" s="7"/>
       <c r="DH38" s="7"/>
       <c r="DI38" s="7"/>
       <c r="DJ38" s="7"/>
       <c r="DK38" s="7"/>
       <c r="DL38" s="7"/>
       <c r="DM38" s="7"/>
       <c r="DN38" s="7"/>
       <c r="DO38" s="7"/>
     </row>
     <row r="39" spans="1:120" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="44" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B39" s="26"/>
       <c r="C39" s="27"/>
       <c r="D39" s="28"/>
       <c r="E39" s="27"/>
       <c r="F39" s="29"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="30"/>
       <c r="N39" s="7"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q39" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
@@ -5667,51 +5614,51 @@
       <c r="CT39" s="7"/>
       <c r="CU39" s="7"/>
       <c r="CV39" s="7"/>
       <c r="CW39" s="7"/>
       <c r="CX39" s="7"/>
       <c r="CY39" s="7"/>
       <c r="CZ39" s="7"/>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
       <c r="DF39" s="7"/>
       <c r="DG39" s="7"/>
       <c r="DH39" s="7"/>
       <c r="DI39" s="7"/>
       <c r="DJ39" s="7"/>
       <c r="DK39" s="7"/>
       <c r="DL39" s="7"/>
       <c r="DM39" s="7"/>
       <c r="DN39" s="7"/>
       <c r="DO39" s="7"/>
     </row>
     <row r="40" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="44" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B40" s="32"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="32"/>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="34"/>
       <c r="O40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R40" s="4" t="s">
         <v>4</v>
       </c>
@@ -6128,51 +6075,51 @@
       </c>
     </row>
     <row r="74" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q74" s="4" t="s">
         <v>4</v>
       </c>
       <c r="R74" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S75" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S76" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="77" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q77" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R77" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="78" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H78" s="1" t="s">
         <v>56</v>
       </c>
       <c r="Q78" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T78" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q79" s="4" t="s">
         <v>4</v>
       </c>
       <c r="S79" s="4" t="s">
         <v>56</v>
       </c>
       <c r="T79" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6504,59 +6451,59 @@
     <row r="126" spans="11:20" x14ac:dyDescent="0.2">
       <c r="T126" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65445" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="P65445" s="11"/>
     </row>
     <row r="65446" spans="16:16" x14ac:dyDescent="0.2">
       <c r="P65446" s="42"/>
     </row>
     <row r="65447" spans="16:16" ht="15" x14ac:dyDescent="0.25">
       <c r="P65447" s="5"/>
     </row>
     <row r="65471" spans="15:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="O65471" s="11"/>
     </row>
     <row r="65472" spans="15:15" ht="15" x14ac:dyDescent="0.25">
       <c r="O65472" s="5"/>
     </row>
     <row r="65473" spans="15:15" ht="15" x14ac:dyDescent="0.25">
       <c r="O65473" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A35:M35"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A15:M15"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A13:M13"/>
-    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A19:M19"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="D3 D6 E27 D29 D31 E33" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>listy</vt:lpstr>