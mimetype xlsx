--- v1 (2026-05-01)
+++ v2 (2026-06-21)
@@ -1,71 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spalovny\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E47E0730-D937-493D-8E8E-E8C33E3DC98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8805"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spalovny" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$109</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$110</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="157">
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ KOMUNÁLNÍHO ODPADU</t>
   </si>
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ PRŮMYSLOVÉHO A ZDRAVOTNICKÉHO ODPADU</t>
   </si>
   <si>
     <t xml:space="preserve">    </t>
   </si>
   <si>
     <t xml:space="preserve">AVE Kralupy s.r.o. </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Provozovatel</t>
   </si>
   <si>
     <t>Adresa provozovatele</t>
   </si>
   <si>
@@ -493,289 +507,204 @@
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">). </t>
     </r>
   </si>
   <si>
     <t>772848173</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka - Spalovna nebezpečných odpadů v areálu FN Motol</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2025]</t>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                                       V březnu 2026 pracovalo zařízení 744 hodin bez odstávky,                v provozu byly tři kotle ze čtyř, na kotli K3 probíhala oprava vyzdívek.                                                     </t>
-[...3 lines deleted...]
-V březnu 2026 byla spalovna provozována 666,5 hodin, od 28.3. do konce měsíce byla odstavena na drobné opravy.                </t>
+    <t xml:space="preserve">1) ano                                                                                                     2) ano (integrované povolení)                                                           V květnu 2026 byla spalovna v provozu.                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                                       V květnu 2026 pracovalo zařízení 744 hodin bez odstávky,           v provozu byly všechny čtyři kotle. </t>
+  </si>
+  <si>
+    <t>1) ne (TZL)                                                                                                 2) ano (integrované povolení)                                                                      V květnu 2026 byla linka č.1 provozována 274 hodin, linka č.2 byla v provozu 402,5 hodin.                                                                                                                Na lince č.1 došlo k překročení emisního limitu pro TZL              z důvodu havárie filtračních hadic, bude provedena jejich výměna.                                                                                     Dne 21.5. byla provedena kontrola ze strany ČIŽP.                         V termínech 22.5.a 25.5. proběhlo jednorázové měření emisí.                                                                                                 Od 1.1.2026 došlo ke změně názvu provozovatele (dříve Fakultní nemocnice v Motole) z důvodu sloučení dvou nemocnic.</t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                    2) ano (integrované povolení)                                     
+V květnu 2026 byla spalovna provozována 737,5 hodin.</t>
+  </si>
+  <si>
+    <t>1) ne (HCl)                                                                                           2) ano                                                                                                  V květnu 2026 byla spalovna provozována 282 hodin.                        Dne 20.4. byla zahájena plánovaná odstávka pro čištění, při které bylo zjištěno poškození hořáků, provoz byl zahájen 8.5.2026.                                                                              Dne 20.5. došlo k překročení denního emisního limitu pro HCl.</t>
+  </si>
+  <si>
+    <t>Vodárenská správa Písek s.r.o.</t>
+  </si>
+  <si>
+    <t>Vodárenská správa Písek s.r.o. –  Stanice energetického využití kalu a biomasy ČOV Písek</t>
+  </si>
+  <si>
+    <t>ještě nebylo přiděleno</t>
+  </si>
+  <si>
+    <t>Velké náměstí 1,         397 01 Písek</t>
+  </si>
+  <si>
+    <t>Pod Portyčskými skalami,              397 01 Písek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano                                         
+V květnu 2026 byla spalovna provozována ve dnech 1.5., 3.−8.5., 13.−21.5., 27.−29.5. a 31.5.2026.                                                                            Spáleno bylo 78,081 tun odpadu.                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                  2) ano (integrované povolení)                                                                                    V květnu 2026 bylo zařízení provozováno 744 hodin bez odstávky.                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                         2) ano                                                                                                                           V květnu 2026 byla spalovna provozována 626 hodin.              </t>
   </si>
   <si>
     <r>
-      <t>1) ne (NO</t>
+      <t xml:space="preserve">1) ano                                                                                                 2) ano (integrované povolení)                                                          Spaluje pouze vlastní odpady.                                                  V květnu 2026 byla doba chodu 737 hodin, spalování odpadních chlorovaných uhlovodíků (OCKW) probíhalo                                    655 hodin.                                                                                            </t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="subscript"/>
+        <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>X</t>
+      <t>B</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>)                                                                                             2) ano                                                                                                  V březnu 2026 byla spalovna provozována 325 hodin.                          V průběhu měsíce byl třikrát překročen denní emisní limit pro NO</t>
+      <t>ylo provedeno čištění hořáku a filtrů.                           Proběhla kontrola ze strany ČIŽP v oblasti ochrany vod            a odpadového hospodářství.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano (integrované povolení)                                                                                          
+V květnu 2026 bylo zařízení v běžném provozu do 16.5., kdy byla zahájena plánovaná technologická odstávka, která byla ukončena 31.5.2026. V její době byl otevřen nouzový komín.                                                                                                 Dne 12.5. byly doručeny protokoly z jednorázového měření emisí kovů, PCDD/F a Benzo[a]pyrenu. Všechny emisní limity byly splněny.                                                                          Dne 19.5. přijala ČIŽP anonymní telefonické oznámení                o zápachu po celém Liberci z nějakého vysokého komína.            V daný den byla spalovna v odstávce a již studená, v kotli se pískovalo. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                        
+V květnu 2026 byla spalovna provozována 644 hodin.           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                2) ano                                                                                               V květnu 2026 byla spalovna provozována 656 hodin.            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                             Spalovna je určena k likvidaci infekčního zdravotnického odpadu vznikajícího v provozu objektu, je provozována na základě množství shromážděných odpadů.                                   V květnu 2026 nebyla provozována.                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                                                               V květnu 2026 byla spalovna provozována 190 hodin.                                                                           Nouzový komín bez spalování odpadů byl krátkodobě použit  ve dnech  19.5., 20.5., 25.5. a 26.5. z důvodu úniku plynu a 29.5. kvůli poruše pračky spalin.                                                  Dne 24.4. bylo ohlášeno jednorázové měření emisí, které proběhlo 6.5.2026.                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                      V květnu 2026 byla spalovna v běžném provozu 468 hodin.                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                  Spalovna byla v květnu 2026 provozována v běžném režimu 21 dní. Spáleno bylo 65,12 tun odpadu.                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                     2) ano (integrované povolení)                                                                                        V květnu 2026 byla spalovna provozována 744 hodin bez odstávky, spáleno bylo 727,7 tun odpadu.                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V květnu 2026 byla spalovací linka č.1 provozována 720 hodin, linka č.2 byla v provozu 684 hodin. Spáleno bylo 369 tun odpadu.                                                                                </t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...55 lines deleted...]
-      <t>1) ano                                                                                                   2) ano                                                                                                                               V březnu 2026 byla spalovna provozována 181 hodin,              v období 2.</t>
+      <t xml:space="preserve">1) ano                                                                                             2) ano                                                                             Spalovna byla v květnu 2026 provozována celkem 8 dní </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>─</t>
+      <t xml:space="preserve">(90,7 hodin), spáleno bylo 9,6 tun nemocničního odpadu.                                                                                      </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                 2) ano (zkušební provoz)                                                                                V areálu byla vybudována nová spalovna, která nahradí tu stávající.                                                                                                Zkušební provoz byl zahájen 16.11.2025.                                                                                           V květnu 2026 byla provozována 22 dní (496 hodin), spáleno bylo 59,525 tun odpadu.                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                           2) ano (integrované povolení)                                                                                              V květnu 2026 byly oba kotle (K2 a K3) provozovány 720 hodin.                                                                                     Dohromady bylo spáleno  22 379,9 tun komunálního odpadu.                                                                                   První jednorázové měření emisí a ověření AMS bylo oznámeno 9.4. a proběhlo v termínu 11.–15.5.2026.                                                     </t>
+  </si>
+  <si>
+    <t>2) ano                                                                                  Zařízení bylo odstaveno od 29.5.2025, kdy došlo                    k poškození linky externím subjektem (poškození potrubí dávkování kalu), byla nahlášena pojistná událost.                 Do provozu bylo znovu uvedeno 4.5.2026, dále bylo provozováno v období 11.5. až 13.5.2026. V květnu 2026 bylo spáleno 4,677 tun odpadu.                                                  Plnění emisních limitů zatím nebylo vyhodnoceno, kontrola není uzavřena.                                                                                Dosud nebyla podána souhrnná provozní evidence.</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...74 lines deleted...]
-      <t>, SO</t>
+      <t>1) ano                                                                                                      2) ano                                                                                                                                                  V květnu 2026 nebylo zařízení provozováno.                              Byly doručeny protokoly z jednorázového měření SO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>, TOC, NH</t>
+      <t xml:space="preserve">, HF, HCl, kovů a PCDD/F, dále z ověření AMS. Všechny emisní limity byly splněny, shoda byla prokázána.                                                                       </t>
     </r>
-    <r>
-[...28 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                  Spalovna byla v březnu 2026 provozována v běžném režimu 22 dní. Spáleno bylo 68,553 tun odpadu.                    Dne 9.3. bylo oznámeno první jednorázové měření emisí, které proběhlo 17.3.2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Kč&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -887,50 +816,57 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
@@ -1019,501 +955,513 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
-    <cellStyle name="normální_spoluspal_aktualni11b" xfId="2"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="normální_spoluspal_aktualni11b" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31884" name="Line 1"/>
+        <xdr:cNvPr id="31884" name="Line 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C7C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="40319325"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31885" name="Line 2"/>
+        <xdr:cNvPr id="31885" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D7C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="40319325"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>962025</xdr:colOff>
-      <xdr:row>42</xdr:row>
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31886" name="Text Box 1563"/>
+        <xdr:cNvPr id="31886" name="Text Box 1563">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E7C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3086100" y="40862250"/>
           <a:ext cx="95250" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1646,1100 +1594,1102 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DP65473"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:DP65474"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="56.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="4"/>
     <col min="15" max="16" width="9.140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120" s="12" customFormat="1" ht="160.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:120" s="10" customFormat="1" ht="160.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="14" t="s">
+      <c r="B1" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="C1" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="D1" s="15" t="s">
+      <c r="D1" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="E1" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="F1" s="15" t="s">
+      <c r="F1" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G1" s="15" t="s">
+      <c r="G1" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="H1" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="I1" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="J1" s="16" t="s">
+      <c r="J1" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="K1" s="16" t="s">
+      <c r="K1" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="L1" s="16" t="s">
+      <c r="L1" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="M1" s="17" t="s">
+      <c r="M1" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="N1" s="40"/>
-[...1 lines deleted...]
-      <c r="P1" s="11" t="s">
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="Q1" s="11"/>
-[...105 lines deleted...]
-      <c r="A2" s="54" t="s">
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="9"/>
+      <c r="T1" s="9"/>
+      <c r="U1" s="9"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+      <c r="Z1" s="9"/>
+      <c r="AA1" s="9"/>
+      <c r="AB1" s="9"/>
+      <c r="AC1" s="9"/>
+      <c r="AD1" s="9"/>
+      <c r="AE1" s="9"/>
+      <c r="AF1" s="9"/>
+      <c r="AG1" s="9"/>
+      <c r="AH1" s="9"/>
+      <c r="AI1" s="9"/>
+      <c r="AJ1" s="9"/>
+      <c r="AK1" s="9"/>
+      <c r="AL1" s="9"/>
+      <c r="AM1" s="9"/>
+      <c r="AN1" s="9"/>
+      <c r="AO1" s="9"/>
+      <c r="AP1" s="9"/>
+      <c r="AQ1" s="9"/>
+      <c r="AR1" s="9"/>
+      <c r="AS1" s="9"/>
+      <c r="AT1" s="9"/>
+      <c r="AU1" s="9"/>
+      <c r="AV1" s="9"/>
+      <c r="AW1" s="9"/>
+      <c r="AX1" s="9"/>
+      <c r="AY1" s="9"/>
+      <c r="AZ1" s="9"/>
+      <c r="BA1" s="9"/>
+      <c r="BB1" s="9"/>
+      <c r="BC1" s="9"/>
+      <c r="BD1" s="9"/>
+      <c r="BE1" s="9"/>
+      <c r="BF1" s="9"/>
+      <c r="BG1" s="9"/>
+      <c r="BH1" s="9"/>
+      <c r="BI1" s="9"/>
+      <c r="BJ1" s="9"/>
+      <c r="BK1" s="9"/>
+      <c r="BL1" s="9"/>
+      <c r="BM1" s="9"/>
+      <c r="BN1" s="9"/>
+      <c r="BO1" s="9"/>
+      <c r="BP1" s="9"/>
+      <c r="BQ1" s="9"/>
+      <c r="BR1" s="9"/>
+      <c r="BS1" s="9"/>
+      <c r="BT1" s="9"/>
+      <c r="BU1" s="9"/>
+      <c r="BV1" s="9"/>
+      <c r="BW1" s="9"/>
+      <c r="BX1" s="9"/>
+      <c r="BY1" s="9"/>
+      <c r="BZ1" s="9"/>
+      <c r="CA1" s="9"/>
+      <c r="CB1" s="9"/>
+      <c r="CC1" s="9"/>
+      <c r="CD1" s="9"/>
+      <c r="CE1" s="9"/>
+      <c r="CF1" s="9"/>
+      <c r="CG1" s="9"/>
+      <c r="CH1" s="9"/>
+      <c r="CI1" s="9"/>
+      <c r="CJ1" s="9"/>
+      <c r="CK1" s="9"/>
+      <c r="CL1" s="9"/>
+      <c r="CM1" s="9"/>
+      <c r="CN1" s="9"/>
+      <c r="CO1" s="9"/>
+      <c r="CP1" s="9"/>
+      <c r="CQ1" s="9"/>
+      <c r="CR1" s="9"/>
+      <c r="CS1" s="9"/>
+      <c r="CT1" s="9"/>
+      <c r="CU1" s="9"/>
+      <c r="CV1" s="9"/>
+      <c r="CW1" s="9"/>
+      <c r="CX1" s="9"/>
+      <c r="CY1" s="9"/>
+      <c r="CZ1" s="9"/>
+      <c r="DA1" s="9"/>
+      <c r="DB1" s="9"/>
+      <c r="DC1" s="9"/>
+      <c r="DD1" s="9"/>
+      <c r="DE1" s="9"/>
+      <c r="DF1" s="9"/>
+      <c r="DG1" s="9"/>
+      <c r="DH1" s="9"/>
+      <c r="DI1" s="9"/>
+      <c r="DJ1" s="9"/>
+      <c r="DK1" s="9"/>
+      <c r="DL1" s="9"/>
+      <c r="DM1" s="9"/>
+      <c r="DN1" s="9"/>
+      <c r="DO1" s="9"/>
+      <c r="DP1" s="9"/>
+    </row>
+    <row r="2" spans="1:120" s="10" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55"/>
-[...11 lines deleted...]
-      <c r="N2" s="7"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="5"/>
       <c r="O2" s="5"/>
-      <c r="P2" s="42"/>
-[...107 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="P2" s="38"/>
+      <c r="Q2" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="R2" s="9"/>
+      <c r="S2" s="9"/>
+      <c r="T2" s="9"/>
+      <c r="U2" s="9"/>
+      <c r="V2" s="9"/>
+      <c r="W2" s="9"/>
+      <c r="X2" s="9"/>
+      <c r="Y2" s="9"/>
+      <c r="Z2" s="9"/>
+      <c r="AA2" s="9"/>
+      <c r="AB2" s="9"/>
+      <c r="AC2" s="9"/>
+      <c r="AD2" s="9"/>
+      <c r="AE2" s="9"/>
+      <c r="AF2" s="9"/>
+      <c r="AG2" s="9"/>
+      <c r="AH2" s="9"/>
+      <c r="AI2" s="9"/>
+      <c r="AJ2" s="9"/>
+      <c r="AK2" s="9"/>
+      <c r="AL2" s="9"/>
+      <c r="AM2" s="9"/>
+      <c r="AN2" s="9"/>
+      <c r="AO2" s="9"/>
+      <c r="AP2" s="9"/>
+      <c r="AQ2" s="9"/>
+      <c r="AR2" s="9"/>
+      <c r="AS2" s="9"/>
+      <c r="AT2" s="9"/>
+      <c r="AU2" s="9"/>
+      <c r="AV2" s="9"/>
+      <c r="AW2" s="9"/>
+      <c r="AX2" s="9"/>
+      <c r="AY2" s="9"/>
+      <c r="AZ2" s="9"/>
+      <c r="BA2" s="9"/>
+      <c r="BB2" s="9"/>
+      <c r="BC2" s="9"/>
+      <c r="BD2" s="9"/>
+      <c r="BE2" s="9"/>
+      <c r="BF2" s="9"/>
+      <c r="BG2" s="9"/>
+      <c r="BH2" s="9"/>
+      <c r="BI2" s="9"/>
+      <c r="BJ2" s="9"/>
+      <c r="BK2" s="9"/>
+      <c r="BL2" s="9"/>
+      <c r="BM2" s="9"/>
+      <c r="BN2" s="9"/>
+      <c r="BO2" s="9"/>
+      <c r="BP2" s="9"/>
+      <c r="BQ2" s="9"/>
+      <c r="BR2" s="9"/>
+      <c r="BS2" s="9"/>
+      <c r="BT2" s="9"/>
+      <c r="BU2" s="9"/>
+      <c r="BV2" s="9"/>
+      <c r="BW2" s="9"/>
+      <c r="BX2" s="9"/>
+      <c r="BY2" s="9"/>
+      <c r="BZ2" s="9"/>
+      <c r="CA2" s="9"/>
+      <c r="CB2" s="9"/>
+      <c r="CC2" s="9"/>
+      <c r="CD2" s="9"/>
+      <c r="CE2" s="9"/>
+      <c r="CF2" s="9"/>
+      <c r="CG2" s="9"/>
+      <c r="CH2" s="9"/>
+      <c r="CI2" s="9"/>
+      <c r="CJ2" s="9"/>
+      <c r="CK2" s="9"/>
+      <c r="CL2" s="9"/>
+      <c r="CM2" s="9"/>
+      <c r="CN2" s="9"/>
+      <c r="CO2" s="9"/>
+      <c r="CP2" s="9"/>
+      <c r="CQ2" s="9"/>
+      <c r="CR2" s="9"/>
+      <c r="CS2" s="9"/>
+      <c r="CT2" s="9"/>
+      <c r="CU2" s="9"/>
+      <c r="CV2" s="9"/>
+      <c r="CW2" s="9"/>
+      <c r="CX2" s="9"/>
+      <c r="CY2" s="9"/>
+      <c r="CZ2" s="9"/>
+      <c r="DA2" s="9"/>
+      <c r="DB2" s="9"/>
+      <c r="DC2" s="9"/>
+      <c r="DD2" s="9"/>
+      <c r="DE2" s="9"/>
+      <c r="DF2" s="9"/>
+      <c r="DG2" s="9"/>
+      <c r="DH2" s="9"/>
+      <c r="DI2" s="9"/>
+      <c r="DJ2" s="9"/>
+      <c r="DK2" s="9"/>
+      <c r="DL2" s="9"/>
+      <c r="DM2" s="9"/>
+      <c r="DN2" s="9"/>
+      <c r="DO2" s="9"/>
+    </row>
+    <row r="3" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="18" t="s">
+      <c r="B3" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="16" t="s">
         <v>107</v>
       </c>
-      <c r="D3" s="36" t="s">
+      <c r="D3" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="36">
+      <c r="E3" s="33">
         <v>732450771</v>
       </c>
-      <c r="F3" s="18" t="s">
+      <c r="F3" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="G3" s="18" t="s">
+      <c r="G3" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="H3" s="18">
+      <c r="H3" s="16">
         <v>1998</v>
       </c>
-      <c r="I3" s="19">
+      <c r="I3" s="17">
         <v>480000</v>
       </c>
-      <c r="J3" s="19">
+      <c r="J3" s="17">
         <v>354851</v>
       </c>
-      <c r="K3" s="19">
+      <c r="K3" s="17">
         <v>371326</v>
       </c>
-      <c r="L3" s="19">
+      <c r="L3" s="17">
         <v>389559</v>
       </c>
-      <c r="M3" s="20" t="s">
-[...5 lines deleted...]
-      <c r="O3" s="5"/>
+      <c r="M3" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>4</v>
+      </c>
       <c r="P3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="7"/>
-[...4 lines deleted...]
-      <c r="T3" s="7" t="s">
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U3" s="7"/>
-[...101 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5"/>
+      <c r="BD3" s="5"/>
+      <c r="BE3" s="5"/>
+      <c r="BF3" s="5"/>
+      <c r="BG3" s="5"/>
+      <c r="BH3" s="5"/>
+      <c r="BI3" s="5"/>
+      <c r="BJ3" s="5"/>
+      <c r="BK3" s="5"/>
+      <c r="BL3" s="5"/>
+      <c r="BM3" s="5"/>
+      <c r="BN3" s="5"/>
+      <c r="BO3" s="5"/>
+      <c r="BP3" s="5"/>
+      <c r="BQ3" s="5"/>
+      <c r="BR3" s="5"/>
+      <c r="BS3" s="5"/>
+      <c r="BT3" s="5"/>
+      <c r="BU3" s="5"/>
+      <c r="BV3" s="5"/>
+      <c r="BW3" s="5"/>
+      <c r="BX3" s="5"/>
+      <c r="BY3" s="5"/>
+      <c r="BZ3" s="5"/>
+      <c r="CA3" s="5"/>
+      <c r="CB3" s="5"/>
+      <c r="CC3" s="5"/>
+      <c r="CD3" s="5"/>
+      <c r="CE3" s="5"/>
+      <c r="CF3" s="5"/>
+      <c r="CG3" s="5"/>
+      <c r="CH3" s="5"/>
+      <c r="CI3" s="5"/>
+      <c r="CJ3" s="5"/>
+      <c r="CK3" s="5"/>
+      <c r="CL3" s="5"/>
+      <c r="CM3" s="5"/>
+      <c r="CN3" s="5"/>
+      <c r="CO3" s="5"/>
+      <c r="CP3" s="5"/>
+      <c r="CQ3" s="5"/>
+      <c r="CR3" s="5"/>
+      <c r="CS3" s="5"/>
+      <c r="CT3" s="5"/>
+      <c r="CU3" s="5"/>
+      <c r="CV3" s="5"/>
+      <c r="CW3" s="5"/>
+      <c r="CX3" s="5"/>
+      <c r="CY3" s="5"/>
+      <c r="CZ3" s="5"/>
+      <c r="DA3" s="5"/>
+      <c r="DB3" s="5"/>
+      <c r="DC3" s="5"/>
+      <c r="DD3" s="5"/>
+      <c r="DE3" s="5"/>
+      <c r="DF3" s="5"/>
+      <c r="DG3" s="5"/>
+      <c r="DH3" s="5"/>
+      <c r="DI3" s="5"/>
+      <c r="DJ3" s="5"/>
+      <c r="DK3" s="5"/>
+      <c r="DL3" s="5"/>
+      <c r="DM3" s="5"/>
+      <c r="DN3" s="5"/>
+      <c r="DO3" s="5"/>
+      <c r="DP3" s="5"/>
+    </row>
+    <row r="4" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="D4" s="49">
+      <c r="D4" s="16">
         <v>49790480</v>
       </c>
-      <c r="E4" s="49">
+      <c r="E4" s="16">
         <v>653270043</v>
       </c>
-      <c r="F4" s="18" t="s">
+      <c r="F4" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="G4" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H4" s="16">
         <v>2016</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="17">
         <v>133000</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="17">
         <v>117284</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K4" s="17">
         <v>115082</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L4" s="17">
         <v>126981</v>
       </c>
-      <c r="M4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="7"/>
+      <c r="M4" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="N4" s="5"/>
       <c r="O4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="7"/>
-[...3 lines deleted...]
-      <c r="S4" s="7" t="s">
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="T4" s="7" t="s">
+      <c r="T4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U4" s="7"/>
-[...101 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="5"/>
+      <c r="BD4" s="5"/>
+      <c r="BE4" s="5"/>
+      <c r="BF4" s="5"/>
+      <c r="BG4" s="5"/>
+      <c r="BH4" s="5"/>
+      <c r="BI4" s="5"/>
+      <c r="BJ4" s="5"/>
+      <c r="BK4" s="5"/>
+      <c r="BL4" s="5"/>
+      <c r="BM4" s="5"/>
+      <c r="BN4" s="5"/>
+      <c r="BO4" s="5"/>
+      <c r="BP4" s="5"/>
+      <c r="BQ4" s="5"/>
+      <c r="BR4" s="5"/>
+      <c r="BS4" s="5"/>
+      <c r="BT4" s="5"/>
+      <c r="BU4" s="5"/>
+      <c r="BV4" s="5"/>
+      <c r="BW4" s="5"/>
+      <c r="BX4" s="5"/>
+      <c r="BY4" s="5"/>
+      <c r="BZ4" s="5"/>
+      <c r="CA4" s="5"/>
+      <c r="CB4" s="5"/>
+      <c r="CC4" s="5"/>
+      <c r="CD4" s="5"/>
+      <c r="CE4" s="5"/>
+      <c r="CF4" s="5"/>
+      <c r="CG4" s="5"/>
+      <c r="CH4" s="5"/>
+      <c r="CI4" s="5"/>
+      <c r="CJ4" s="5"/>
+      <c r="CK4" s="5"/>
+      <c r="CL4" s="5"/>
+      <c r="CM4" s="5"/>
+      <c r="CN4" s="5"/>
+      <c r="CO4" s="5"/>
+      <c r="CP4" s="5"/>
+      <c r="CQ4" s="5"/>
+      <c r="CR4" s="5"/>
+      <c r="CS4" s="5"/>
+      <c r="CT4" s="5"/>
+      <c r="CU4" s="5"/>
+      <c r="CV4" s="5"/>
+      <c r="CW4" s="5"/>
+      <c r="CX4" s="5"/>
+      <c r="CY4" s="5"/>
+      <c r="CZ4" s="5"/>
+      <c r="DA4" s="5"/>
+      <c r="DB4" s="5"/>
+      <c r="DC4" s="5"/>
+      <c r="DD4" s="5"/>
+      <c r="DE4" s="5"/>
+      <c r="DF4" s="5"/>
+      <c r="DG4" s="5"/>
+      <c r="DH4" s="5"/>
+      <c r="DI4" s="5"/>
+      <c r="DJ4" s="5"/>
+      <c r="DK4" s="5"/>
+      <c r="DL4" s="5"/>
+      <c r="DM4" s="5"/>
+      <c r="DN4" s="5"/>
+      <c r="DO4" s="5"/>
+      <c r="DP4" s="5"/>
+    </row>
+    <row r="5" spans="1:120" s="6" customFormat="1" ht="194.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="C5" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="34">
         <v>64650251</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="34">
         <v>682030881</v>
       </c>
-      <c r="F5" s="21" t="s">
+      <c r="F5" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="G5" s="21" t="s">
+      <c r="G5" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="19">
         <v>1999</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="20">
         <v>96000</v>
       </c>
-      <c r="J5" s="35">
+      <c r="J5" s="32">
         <v>90581</v>
       </c>
-      <c r="K5" s="35">
+      <c r="K5" s="32">
         <v>90233</v>
       </c>
-      <c r="L5" s="35">
+      <c r="L5" s="32">
         <v>86797</v>
       </c>
-      <c r="M5" s="23" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="7"/>
+      <c r="M5" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="N5" s="5"/>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="S5" s="7" t="s">
+      <c r="Q5" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="7" t="s">
-[...108 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="R5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5"/>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5"/>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="5"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="5"/>
+      <c r="CB5" s="5"/>
+      <c r="CC5" s="5"/>
+      <c r="CD5" s="5"/>
+      <c r="CE5" s="5"/>
+      <c r="CF5" s="5"/>
+      <c r="CG5" s="5"/>
+      <c r="CH5" s="5"/>
+      <c r="CI5" s="5"/>
+      <c r="CJ5" s="5"/>
+      <c r="CK5" s="5"/>
+      <c r="CL5" s="5"/>
+      <c r="CM5" s="5"/>
+      <c r="CN5" s="5"/>
+      <c r="CO5" s="5"/>
+      <c r="CP5" s="5"/>
+      <c r="CQ5" s="5"/>
+      <c r="CR5" s="5"/>
+      <c r="CS5" s="5"/>
+      <c r="CT5" s="5"/>
+      <c r="CU5" s="5"/>
+      <c r="CV5" s="5"/>
+      <c r="CW5" s="5"/>
+      <c r="CX5" s="5"/>
+      <c r="CY5" s="5"/>
+      <c r="CZ5" s="5"/>
+      <c r="DA5" s="5"/>
+      <c r="DB5" s="5"/>
+      <c r="DC5" s="5"/>
+      <c r="DD5" s="5"/>
+      <c r="DE5" s="5"/>
+      <c r="DF5" s="5"/>
+      <c r="DG5" s="5"/>
+      <c r="DH5" s="5"/>
+      <c r="DI5" s="5"/>
+      <c r="DJ5" s="5"/>
+      <c r="DK5" s="5"/>
+      <c r="DL5" s="5"/>
+      <c r="DM5" s="5"/>
+      <c r="DN5" s="5"/>
+      <c r="DO5" s="5"/>
+      <c r="DP5" s="5"/>
+    </row>
+    <row r="6" spans="1:120" s="6" customFormat="1" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="37" t="s">
+      <c r="D6" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="34">
         <v>611110451</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F6" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="19">
         <v>1989</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="20">
         <v>260000</v>
       </c>
-      <c r="J6" s="35">
+      <c r="J6" s="32">
         <v>246589</v>
       </c>
-      <c r="K6" s="35">
+      <c r="K6" s="32">
         <v>247831</v>
       </c>
-      <c r="L6" s="35">
+      <c r="L6" s="32">
         <v>250344</v>
       </c>
-      <c r="M6" s="23" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="7"/>
+      <c r="M6" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="N6" s="5"/>
       <c r="O6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="7" t="s">
+      <c r="Q6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="S6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="U6" s="7" t="s">
+      <c r="S6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="U6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="V6" s="7"/>
-[...100 lines deleted...]
-      <c r="A7" s="57" t="s">
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5"/>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5"/>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="5"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="5"/>
+      <c r="CB6" s="5"/>
+      <c r="CC6" s="5"/>
+      <c r="CD6" s="5"/>
+      <c r="CE6" s="5"/>
+      <c r="CF6" s="5"/>
+      <c r="CG6" s="5"/>
+      <c r="CH6" s="5"/>
+      <c r="CI6" s="5"/>
+      <c r="CJ6" s="5"/>
+      <c r="CK6" s="5"/>
+      <c r="CL6" s="5"/>
+      <c r="CM6" s="5"/>
+      <c r="CN6" s="5"/>
+      <c r="CO6" s="5"/>
+      <c r="CP6" s="5"/>
+      <c r="CQ6" s="5"/>
+      <c r="CR6" s="5"/>
+      <c r="CS6" s="5"/>
+      <c r="CT6" s="5"/>
+      <c r="CU6" s="5"/>
+      <c r="CV6" s="5"/>
+      <c r="CW6" s="5"/>
+      <c r="CX6" s="5"/>
+      <c r="CY6" s="5"/>
+      <c r="CZ6" s="5"/>
+      <c r="DA6" s="5"/>
+      <c r="DB6" s="5"/>
+      <c r="DC6" s="5"/>
+      <c r="DD6" s="5"/>
+      <c r="DE6" s="5"/>
+      <c r="DF6" s="5"/>
+      <c r="DG6" s="5"/>
+      <c r="DH6" s="5"/>
+      <c r="DI6" s="5"/>
+      <c r="DJ6" s="5"/>
+      <c r="DK6" s="5"/>
+      <c r="DL6" s="5"/>
+      <c r="DM6" s="5"/>
+      <c r="DN6" s="5"/>
+      <c r="DO6" s="5"/>
+      <c r="DP6" s="5"/>
+    </row>
+    <row r="7" spans="1:120" s="8" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="58"/>
-[...10 lines deleted...]
-      <c r="M7" s="59"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="55"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
-      <c r="Q7" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="51" t="s">
+      <c r="Q7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="T7" s="8" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="52"/>
-[...10 lines deleted...]
-      <c r="M8" s="53"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="49"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:120" s="6" customFormat="1" ht="225" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:120" ht="195" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="19" t="s">
         <v>126</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="D9" s="37" t="s">
+      <c r="D9" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="19">
         <v>728951001</v>
       </c>
-      <c r="F9" s="21" t="s">
+      <c r="F9" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="G9" s="21" t="s">
+      <c r="G9" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="19">
         <v>2005</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="20">
         <v>2940</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="17">
         <v>2123.3000000000002</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="17">
         <v>2020.9</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="17">
         <v>1896.8999999999999</v>
       </c>
-      <c r="M9" s="23" t="s">
-        <v>149</v>
+      <c r="M9" s="21" t="s">
+        <v>131</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O9" s="46"/>
       <c r="P9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="U9" s="5"/>
+      <c r="U9" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
@@ -2796,108 +2746,108 @@
       <c r="CS9" s="5"/>
       <c r="CT9" s="5"/>
       <c r="CU9" s="5"/>
       <c r="CV9" s="5"/>
       <c r="CW9" s="5"/>
       <c r="CX9" s="5"/>
       <c r="CY9" s="5"/>
       <c r="CZ9" s="5"/>
       <c r="DA9" s="5"/>
       <c r="DB9" s="5"/>
       <c r="DC9" s="5"/>
       <c r="DD9" s="5"/>
       <c r="DE9" s="5"/>
       <c r="DF9" s="5"/>
       <c r="DG9" s="5"/>
       <c r="DH9" s="5"/>
       <c r="DI9" s="5"/>
       <c r="DJ9" s="5"/>
       <c r="DK9" s="5"/>
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
     </row>
-    <row r="10" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="51" t="s">
+    <row r="10" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="52"/>
-[...10 lines deleted...]
-      <c r="M10" s="53"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="49"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:120" s="6" customFormat="1" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:120" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="C11" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="19">
         <v>27935574</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="19">
         <v>672860551</v>
       </c>
-      <c r="F11" s="21" t="s">
+      <c r="F11" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="19">
         <v>1976</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="20">
         <v>18000</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="17">
         <v>13255.4</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="17">
         <v>13319.7</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="17">
         <v>12300.6</v>
       </c>
-      <c r="M11" s="23" t="s">
-        <v>130</v>
+      <c r="M11" s="21" t="s">
+        <v>132</v>
       </c>
       <c r="N11" s="5"/>
       <c r="O11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
@@ -2973,93 +2923,91 @@
       <c r="CS11" s="5"/>
       <c r="CT11" s="5"/>
       <c r="CU11" s="5"/>
       <c r="CV11" s="5"/>
       <c r="CW11" s="5"/>
       <c r="CX11" s="5"/>
       <c r="CY11" s="5"/>
       <c r="CZ11" s="5"/>
       <c r="DA11" s="5"/>
       <c r="DB11" s="5"/>
       <c r="DC11" s="5"/>
       <c r="DD11" s="5"/>
       <c r="DE11" s="5"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="5"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="5"/>
       <c r="DP11" s="5"/>
     </row>
-    <row r="12" spans="1:120" s="6" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="21" t="s">
+    <row r="12" spans="1:120" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="C12" s="21" t="s">
+      <c r="C12" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="19">
         <v>27253236</v>
       </c>
-      <c r="E12" s="37">
+      <c r="E12" s="34">
         <v>602190081</v>
       </c>
-      <c r="F12" s="21" t="s">
+      <c r="F12" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="19" t="s">
         <v>114</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="43">
         <v>2024</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="20">
         <v>1000</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="17">
         <v>709</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="17">
         <v>0</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="17">
         <v>610</v>
       </c>
-      <c r="M12" s="48" t="s">
-        <v>131</v>
+      <c r="M12" s="44" t="s">
+        <v>133</v>
       </c>
       <c r="N12" s="5"/>
-      <c r="O12" s="4"/>
-      <c r="P12" s="4"/>
       <c r="Q12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
@@ -3125,3410 +3073,3477 @@
       <c r="CS12" s="5"/>
       <c r="CT12" s="5"/>
       <c r="CU12" s="5"/>
       <c r="CV12" s="5"/>
       <c r="CW12" s="5"/>
       <c r="CX12" s="5"/>
       <c r="CY12" s="5"/>
       <c r="CZ12" s="5"/>
       <c r="DA12" s="5"/>
       <c r="DB12" s="5"/>
       <c r="DC12" s="5"/>
       <c r="DD12" s="5"/>
       <c r="DE12" s="5"/>
       <c r="DF12" s="5"/>
       <c r="DG12" s="5"/>
       <c r="DH12" s="5"/>
       <c r="DI12" s="5"/>
       <c r="DJ12" s="5"/>
       <c r="DK12" s="5"/>
       <c r="DL12" s="5"/>
       <c r="DM12" s="5"/>
       <c r="DN12" s="5"/>
       <c r="DO12" s="5"/>
       <c r="DP12" s="5"/>
     </row>
-    <row r="13" spans="1:120" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="51" t="s">
+    <row r="13" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="52"/>
-[...10 lines deleted...]
-      <c r="M13" s="53"/>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="48"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="48"/>
+      <c r="L13" s="48"/>
+      <c r="M13" s="49"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
-    <row r="14" spans="1:120" s="9" customFormat="1" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="22" t="s">
+    <row r="14" spans="1:120" s="7" customFormat="1" ht="90.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="C14" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="19">
         <v>61459364</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="22">
         <v>755910031</v>
       </c>
-      <c r="F14" s="22" t="s">
+      <c r="F14" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="G14" s="22" t="s">
+      <c r="G14" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="22">
         <v>1990</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="20">
         <v>1800</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="17">
         <v>1407</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="17">
         <v>1267</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="17">
         <v>1245</v>
       </c>
-      <c r="M14" s="46" t="s">
-[...5 lines deleted...]
-      <c r="R14" s="9" t="s">
+      <c r="M14" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:120" s="7" customFormat="1" ht="171.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15" s="19">
+        <v>28083610</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="F15" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="G15" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="H15" s="22">
+        <v>2022</v>
+      </c>
+      <c r="I15" s="20">
+        <v>3900</v>
+      </c>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="O15" s="38"/>
+      <c r="P15" s="38"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S15" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T15" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="V15" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="S14" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="51" t="s">
+    </row>
+    <row r="16" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="52"/>
-[...15 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="49"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+    </row>
+    <row r="17" spans="1:120" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B17" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="C16" s="22" t="s">
+      <c r="C17" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D17" s="22">
         <v>25638955</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E17" s="22">
         <v>722248051</v>
       </c>
-      <c r="F16" s="22" t="s">
+      <c r="F17" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="G16" s="22" t="s">
+      <c r="G17" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H17" s="22">
         <v>1993</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I17" s="20">
         <v>2500</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J17" s="17">
         <v>2086</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K17" s="17">
         <v>1590</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L17" s="17">
         <v>2457</v>
       </c>
-      <c r="M16" s="25" t="s">
-[...12 lines deleted...]
-      <c r="R16" s="5" t="s">
+      <c r="M17" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="N17" s="5"/>
+      <c r="O17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P17" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="R17" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="S16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="5" t="s">
+      <c r="S17" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U16" s="5"/>
-      <c r="V16" s="5" t="s">
+      <c r="U17" s="5"/>
+      <c r="V17" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="W16" s="5"/>
-[...99 lines deleted...]
-      <c r="A17" s="51" t="s">
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5"/>
+      <c r="AM17" s="5"/>
+      <c r="AN17" s="5"/>
+      <c r="AO17" s="5"/>
+      <c r="AP17" s="5"/>
+      <c r="AQ17" s="5"/>
+      <c r="AR17" s="5"/>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5"/>
+      <c r="BC17" s="5"/>
+      <c r="BD17" s="5"/>
+      <c r="BE17" s="5"/>
+      <c r="BF17" s="5"/>
+      <c r="BG17" s="5"/>
+      <c r="BH17" s="5"/>
+      <c r="BI17" s="5"/>
+      <c r="BJ17" s="5"/>
+      <c r="BK17" s="5"/>
+      <c r="BL17" s="5"/>
+      <c r="BM17" s="5"/>
+      <c r="BN17" s="5"/>
+      <c r="BO17" s="5"/>
+      <c r="BP17" s="5"/>
+      <c r="BQ17" s="5"/>
+      <c r="BR17" s="5"/>
+      <c r="BS17" s="5"/>
+      <c r="BT17" s="5"/>
+      <c r="BU17" s="5"/>
+      <c r="BV17" s="5"/>
+      <c r="BW17" s="5"/>
+      <c r="BX17" s="5"/>
+      <c r="BY17" s="5"/>
+      <c r="BZ17" s="5"/>
+      <c r="CA17" s="5"/>
+      <c r="CB17" s="5"/>
+      <c r="CC17" s="5"/>
+      <c r="CD17" s="5"/>
+      <c r="CE17" s="5"/>
+      <c r="CF17" s="5"/>
+      <c r="CG17" s="5"/>
+      <c r="CH17" s="5"/>
+      <c r="CI17" s="5"/>
+      <c r="CJ17" s="5"/>
+      <c r="CK17" s="5"/>
+      <c r="CL17" s="5"/>
+      <c r="CM17" s="5"/>
+      <c r="CN17" s="5"/>
+      <c r="CO17" s="5"/>
+      <c r="CP17" s="5"/>
+      <c r="CQ17" s="5"/>
+      <c r="CR17" s="5"/>
+      <c r="CS17" s="5"/>
+      <c r="CT17" s="5"/>
+      <c r="CU17" s="5"/>
+      <c r="CV17" s="5"/>
+      <c r="CW17" s="5"/>
+      <c r="CX17" s="5"/>
+      <c r="CY17" s="5"/>
+      <c r="CZ17" s="5"/>
+      <c r="DA17" s="5"/>
+      <c r="DB17" s="5"/>
+      <c r="DC17" s="5"/>
+      <c r="DD17" s="5"/>
+      <c r="DE17" s="5"/>
+      <c r="DF17" s="5"/>
+      <c r="DG17" s="5"/>
+      <c r="DH17" s="5"/>
+      <c r="DI17" s="5"/>
+      <c r="DJ17" s="5"/>
+      <c r="DK17" s="5"/>
+      <c r="DL17" s="5"/>
+      <c r="DM17" s="5"/>
+      <c r="DN17" s="5"/>
+      <c r="DO17" s="5"/>
+      <c r="DP17" s="5"/>
+    </row>
+    <row r="18" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="52"/>
-[...15 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="49"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+    </row>
+    <row r="19" spans="1:120" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B19" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="22" t="s">
+      <c r="C19" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D19" s="19">
         <v>28207882</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E19" s="19">
         <v>774878221</v>
       </c>
-      <c r="F18" s="22" t="s">
+      <c r="F19" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="G18" s="22" t="s">
+      <c r="G19" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H19" s="22">
         <v>2002</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I19" s="20">
         <v>5000</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J19" s="17">
         <v>2360.9</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K19" s="17">
         <v>2907</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L19" s="17">
         <v>3260</v>
       </c>
-      <c r="M18" s="25" t="s">
-[...9 lines deleted...]
-      <c r="Q18" s="5" t="s">
+      <c r="M19" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="R18" s="5" t="s">
-[...112 lines deleted...]
-      <c r="A19" s="51" t="s">
+      <c r="R19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="5"/>
+      <c r="AR19" s="5"/>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5"/>
+      <c r="AY19" s="5"/>
+      <c r="AZ19" s="5"/>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5"/>
+      <c r="BC19" s="5"/>
+      <c r="BD19" s="5"/>
+      <c r="BE19" s="5"/>
+      <c r="BF19" s="5"/>
+      <c r="BG19" s="5"/>
+      <c r="BH19" s="5"/>
+      <c r="BI19" s="5"/>
+      <c r="BJ19" s="5"/>
+      <c r="BK19" s="5"/>
+      <c r="BL19" s="5"/>
+      <c r="BM19" s="5"/>
+      <c r="BN19" s="5"/>
+      <c r="BO19" s="5"/>
+      <c r="BP19" s="5"/>
+      <c r="BQ19" s="5"/>
+      <c r="BR19" s="5"/>
+      <c r="BS19" s="5"/>
+      <c r="BT19" s="5"/>
+      <c r="BU19" s="5"/>
+      <c r="BV19" s="5"/>
+      <c r="BW19" s="5"/>
+      <c r="BX19" s="5"/>
+      <c r="BY19" s="5"/>
+      <c r="BZ19" s="5"/>
+      <c r="CA19" s="5"/>
+      <c r="CB19" s="5"/>
+      <c r="CC19" s="5"/>
+      <c r="CD19" s="5"/>
+      <c r="CE19" s="5"/>
+      <c r="CF19" s="5"/>
+      <c r="CG19" s="5"/>
+      <c r="CH19" s="5"/>
+      <c r="CI19" s="5"/>
+      <c r="CJ19" s="5"/>
+      <c r="CK19" s="5"/>
+      <c r="CL19" s="5"/>
+      <c r="CM19" s="5"/>
+      <c r="CN19" s="5"/>
+      <c r="CO19" s="5"/>
+      <c r="CP19" s="5"/>
+      <c r="CQ19" s="5"/>
+      <c r="CR19" s="5"/>
+      <c r="CS19" s="5"/>
+      <c r="CT19" s="5"/>
+      <c r="CU19" s="5"/>
+      <c r="CV19" s="5"/>
+      <c r="CW19" s="5"/>
+      <c r="CX19" s="5"/>
+      <c r="CY19" s="5"/>
+      <c r="CZ19" s="5"/>
+      <c r="DA19" s="5"/>
+      <c r="DB19" s="5"/>
+      <c r="DC19" s="5"/>
+      <c r="DD19" s="5"/>
+      <c r="DE19" s="5"/>
+      <c r="DF19" s="5"/>
+      <c r="DG19" s="5"/>
+      <c r="DH19" s="5"/>
+      <c r="DI19" s="5"/>
+      <c r="DJ19" s="5"/>
+      <c r="DK19" s="5"/>
+      <c r="DL19" s="5"/>
+      <c r="DM19" s="5"/>
+      <c r="DN19" s="5"/>
+      <c r="DO19" s="5"/>
+      <c r="DP19" s="5"/>
+    </row>
+    <row r="20" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="52"/>
-[...18 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="B20" s="48"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="49"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="R20" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:120" s="6" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B21" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="22" t="s">
+      <c r="C21" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="22" t="s">
+      <c r="D21" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E21" s="19">
         <v>646870171</v>
       </c>
-      <c r="F20" s="22" t="s">
+      <c r="F21" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="G20" s="22" t="s">
+      <c r="G21" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H21" s="22">
         <v>2017</v>
       </c>
-      <c r="I20" s="22">
+      <c r="I21" s="20">
         <v>1900</v>
       </c>
-      <c r="J20" s="19">
+      <c r="J21" s="17">
         <v>1051</v>
       </c>
-      <c r="K20" s="19">
+      <c r="K21" s="17">
         <v>1313</v>
       </c>
-      <c r="L20" s="19">
+      <c r="L21" s="17">
         <v>1408</v>
       </c>
-      <c r="M20" s="25" t="s">
-[...11 lines deleted...]
-      <c r="Q20" s="7" t="s">
+      <c r="M21" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="R20" s="7" t="s">
-[...108 lines deleted...]
-      <c r="A21" s="22" t="s">
+      <c r="R21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5"/>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="5"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5"/>
+      <c r="BP21" s="5"/>
+      <c r="BQ21" s="5"/>
+      <c r="BR21" s="5"/>
+      <c r="BS21" s="5"/>
+      <c r="BT21" s="5"/>
+      <c r="BU21" s="5"/>
+      <c r="BV21" s="5"/>
+      <c r="BW21" s="5"/>
+      <c r="BX21" s="5"/>
+      <c r="BY21" s="5"/>
+      <c r="BZ21" s="5"/>
+      <c r="CA21" s="5"/>
+      <c r="CB21" s="5"/>
+      <c r="CC21" s="5"/>
+      <c r="CD21" s="5"/>
+      <c r="CE21" s="5"/>
+      <c r="CF21" s="5"/>
+      <c r="CG21" s="5"/>
+      <c r="CH21" s="5"/>
+      <c r="CI21" s="5"/>
+      <c r="CJ21" s="5"/>
+      <c r="CK21" s="5"/>
+      <c r="CL21" s="5"/>
+      <c r="CM21" s="5"/>
+      <c r="CN21" s="5"/>
+      <c r="CO21" s="5"/>
+      <c r="CP21" s="5"/>
+      <c r="CQ21" s="5"/>
+      <c r="CR21" s="5"/>
+      <c r="CS21" s="5"/>
+      <c r="CT21" s="5"/>
+      <c r="CU21" s="5"/>
+      <c r="CV21" s="5"/>
+      <c r="CW21" s="5"/>
+      <c r="CX21" s="5"/>
+      <c r="CY21" s="5"/>
+      <c r="CZ21" s="5"/>
+      <c r="DA21" s="5"/>
+      <c r="DB21" s="5"/>
+      <c r="DC21" s="5"/>
+      <c r="DD21" s="5"/>
+      <c r="DE21" s="5"/>
+      <c r="DF21" s="5"/>
+      <c r="DG21" s="5"/>
+      <c r="DH21" s="5"/>
+      <c r="DI21" s="5"/>
+      <c r="DJ21" s="5"/>
+      <c r="DK21" s="5"/>
+      <c r="DL21" s="5"/>
+      <c r="DM21" s="5"/>
+      <c r="DN21" s="5"/>
+      <c r="DO21" s="5"/>
+      <c r="DP21" s="5"/>
+    </row>
+    <row r="22" spans="1:120" s="6" customFormat="1" ht="93.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B22" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="C21" s="22" t="s">
+      <c r="C22" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D22" s="34">
         <v>60108711</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E22" s="19">
         <v>521406142</v>
       </c>
-      <c r="F21" s="22" t="s">
+      <c r="F22" s="20" t="s">
         <v>116</v>
       </c>
-      <c r="G21" s="22" t="s">
+      <c r="G22" s="20" t="s">
         <v>117</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H22" s="22">
         <v>2023</v>
       </c>
-      <c r="I21" s="22">
+      <c r="I22" s="20">
         <v>1250</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J22" s="17">
         <v>298.39999999999998</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K22" s="17">
         <v>223.4</v>
       </c>
-      <c r="L21" s="19">
+      <c r="L22" s="17">
         <v>120</v>
       </c>
-      <c r="M21" s="25" t="s">
-[...9 lines deleted...]
-      <c r="S21" s="7" t="s">
+      <c r="M22" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="N22" s="5"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S22" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="T21" s="7"/>
-[...3 lines deleted...]
-      <c r="V21" s="7" t="s">
+      <c r="T22" s="5"/>
+      <c r="U22" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="V22" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="W21" s="7"/>
-[...99 lines deleted...]
-      <c r="A22" s="51" t="s">
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5"/>
+      <c r="AO22" s="5"/>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5"/>
+      <c r="AR22" s="5"/>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5"/>
+      <c r="BC22" s="5"/>
+      <c r="BD22" s="5"/>
+      <c r="BE22" s="5"/>
+      <c r="BF22" s="5"/>
+      <c r="BG22" s="5"/>
+      <c r="BH22" s="5"/>
+      <c r="BI22" s="5"/>
+      <c r="BJ22" s="5"/>
+      <c r="BK22" s="5"/>
+      <c r="BL22" s="5"/>
+      <c r="BM22" s="5"/>
+      <c r="BN22" s="5"/>
+      <c r="BO22" s="5"/>
+      <c r="BP22" s="5"/>
+      <c r="BQ22" s="5"/>
+      <c r="BR22" s="5"/>
+      <c r="BS22" s="5"/>
+      <c r="BT22" s="5"/>
+      <c r="BU22" s="5"/>
+      <c r="BV22" s="5"/>
+      <c r="BW22" s="5"/>
+      <c r="BX22" s="5"/>
+      <c r="BY22" s="5"/>
+      <c r="BZ22" s="5"/>
+      <c r="CA22" s="5"/>
+      <c r="CB22" s="5"/>
+      <c r="CC22" s="5"/>
+      <c r="CD22" s="5"/>
+      <c r="CE22" s="5"/>
+      <c r="CF22" s="5"/>
+      <c r="CG22" s="5"/>
+      <c r="CH22" s="5"/>
+      <c r="CI22" s="5"/>
+      <c r="CJ22" s="5"/>
+      <c r="CK22" s="5"/>
+      <c r="CL22" s="5"/>
+      <c r="CM22" s="5"/>
+      <c r="CN22" s="5"/>
+      <c r="CO22" s="5"/>
+      <c r="CP22" s="5"/>
+      <c r="CQ22" s="5"/>
+      <c r="CR22" s="5"/>
+      <c r="CS22" s="5"/>
+      <c r="CT22" s="5"/>
+      <c r="CU22" s="5"/>
+      <c r="CV22" s="5"/>
+      <c r="CW22" s="5"/>
+      <c r="CX22" s="5"/>
+      <c r="CY22" s="5"/>
+      <c r="CZ22" s="5"/>
+      <c r="DA22" s="5"/>
+      <c r="DB22" s="5"/>
+      <c r="DC22" s="5"/>
+      <c r="DD22" s="5"/>
+      <c r="DE22" s="5"/>
+      <c r="DF22" s="5"/>
+      <c r="DG22" s="5"/>
+      <c r="DH22" s="5"/>
+      <c r="DI22" s="5"/>
+      <c r="DJ22" s="5"/>
+      <c r="DK22" s="5"/>
+      <c r="DL22" s="5"/>
+      <c r="DM22" s="5"/>
+      <c r="DN22" s="5"/>
+      <c r="DO22" s="5"/>
+      <c r="DP22" s="5"/>
+    </row>
+    <row r="23" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="52"/>
-[...22 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="49"/>
+      <c r="O23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P23" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:120" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B24" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="22" t="s">
+      <c r="C24" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="D23" s="22" t="s">
+      <c r="D24" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E24" s="22">
         <v>689250081</v>
       </c>
-      <c r="F23" s="22" t="s">
+      <c r="F24" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="G23" s="22" t="s">
+      <c r="G24" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H24" s="22">
         <v>1993</v>
       </c>
-      <c r="I23" s="22">
+      <c r="I24" s="20">
         <v>750</v>
       </c>
-      <c r="J23" s="19">
+      <c r="J24" s="17">
         <v>597</v>
       </c>
-      <c r="K23" s="19">
+      <c r="K24" s="17">
         <v>677.9</v>
       </c>
-      <c r="L23" s="19">
+      <c r="L24" s="17">
         <v>665.9</v>
       </c>
-      <c r="M23" s="25" t="s">
-[...3 lines deleted...]
-      <c r="Q23" s="9" t="s">
+      <c r="M24" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="P24" s="4"/>
+      <c r="Q24" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="R23" s="9" t="s">
+      <c r="R24" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="S23" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="S24" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:120" s="7" customFormat="1" ht="90.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="22" t="s">
+      <c r="B25" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="22" t="s">
+      <c r="C25" s="20" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D25" s="22">
         <v>42194920</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E25" s="22">
         <v>765490013</v>
       </c>
-      <c r="F24" s="22" t="s">
+      <c r="F25" s="20" t="s">
         <v>96</v>
       </c>
-      <c r="G24" s="22" t="s">
+      <c r="G25" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H25" s="22">
         <v>2007</v>
       </c>
-      <c r="I24" s="24">
+      <c r="I25" s="22">
         <v>90</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J25" s="17">
         <v>0.7</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K25" s="17">
         <v>0.6</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L25" s="45">
         <v>0.4</v>
       </c>
-      <c r="M24" s="25" t="s">
-[...5 lines deleted...]
-      <c r="Q24" s="9" t="s">
+      <c r="M25" s="23" t="s">
+        <v>146</v>
+      </c>
+      <c r="P25" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q25" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="R24" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="R25" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:120" s="6" customFormat="1" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B26" s="20" t="s">
         <v>104</v>
       </c>
-      <c r="C25" s="22" t="s">
+      <c r="C26" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D26" s="22">
         <v>27520536</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E26" s="22">
         <v>717830023</v>
       </c>
-      <c r="F25" s="22" t="s">
+      <c r="F26" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="G25" s="22" t="s">
+      <c r="G26" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H26" s="22">
         <v>1994</v>
       </c>
-      <c r="I25" s="24">
+      <c r="I26" s="22">
         <v>750</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J26" s="17">
         <v>151.1</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K26" s="17">
         <v>406.2</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L26" s="17">
         <v>548.4</v>
       </c>
-      <c r="M25" s="25" t="s">
-[...12 lines deleted...]
-      <c r="R25" s="7" t="s">
+      <c r="M26" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R26" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="S25" s="7" t="s">
+      <c r="S26" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="T25" s="7" t="s">
+      <c r="T26" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U25" s="7" t="s">
+      <c r="U26" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="V25" s="7" t="s">
+      <c r="V26" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="W25" s="7"/>
-[...99 lines deleted...]
-      <c r="A26" s="51" t="s">
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5"/>
+      <c r="AM26" s="5"/>
+      <c r="AN26" s="5"/>
+      <c r="AO26" s="5"/>
+      <c r="AP26" s="5"/>
+      <c r="AQ26" s="5"/>
+      <c r="AR26" s="5"/>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5"/>
+      <c r="BC26" s="5"/>
+      <c r="BD26" s="5"/>
+      <c r="BE26" s="5"/>
+      <c r="BF26" s="5"/>
+      <c r="BG26" s="5"/>
+      <c r="BH26" s="5"/>
+      <c r="BI26" s="5"/>
+      <c r="BJ26" s="5"/>
+      <c r="BK26" s="5"/>
+      <c r="BL26" s="5"/>
+      <c r="BM26" s="5"/>
+      <c r="BN26" s="5"/>
+      <c r="BO26" s="5"/>
+      <c r="BP26" s="5"/>
+      <c r="BQ26" s="5"/>
+      <c r="BR26" s="5"/>
+      <c r="BS26" s="5"/>
+      <c r="BT26" s="5"/>
+      <c r="BU26" s="5"/>
+      <c r="BV26" s="5"/>
+      <c r="BW26" s="5"/>
+      <c r="BX26" s="5"/>
+      <c r="BY26" s="5"/>
+      <c r="BZ26" s="5"/>
+      <c r="CA26" s="5"/>
+      <c r="CB26" s="5"/>
+      <c r="CC26" s="5"/>
+      <c r="CD26" s="5"/>
+      <c r="CE26" s="5"/>
+      <c r="CF26" s="5"/>
+      <c r="CG26" s="5"/>
+      <c r="CH26" s="5"/>
+      <c r="CI26" s="5"/>
+      <c r="CJ26" s="5"/>
+      <c r="CK26" s="5"/>
+      <c r="CL26" s="5"/>
+      <c r="CM26" s="5"/>
+      <c r="CN26" s="5"/>
+      <c r="CO26" s="5"/>
+      <c r="CP26" s="5"/>
+      <c r="CQ26" s="5"/>
+      <c r="CR26" s="5"/>
+      <c r="CS26" s="5"/>
+      <c r="CT26" s="5"/>
+      <c r="CU26" s="5"/>
+      <c r="CV26" s="5"/>
+      <c r="CW26" s="5"/>
+      <c r="CX26" s="5"/>
+      <c r="CY26" s="5"/>
+      <c r="CZ26" s="5"/>
+      <c r="DA26" s="5"/>
+      <c r="DB26" s="5"/>
+      <c r="DC26" s="5"/>
+      <c r="DD26" s="5"/>
+      <c r="DE26" s="5"/>
+      <c r="DF26" s="5"/>
+      <c r="DG26" s="5"/>
+      <c r="DH26" s="5"/>
+      <c r="DI26" s="5"/>
+      <c r="DJ26" s="5"/>
+      <c r="DK26" s="5"/>
+      <c r="DL26" s="5"/>
+      <c r="DM26" s="5"/>
+      <c r="DN26" s="5"/>
+      <c r="DO26" s="5"/>
+      <c r="DP26" s="5"/>
+    </row>
+    <row r="27" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="52"/>
-[...21 lines deleted...]
-      <c r="A27" s="22" t="s">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="49"/>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+      <c r="R27" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S27" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:120" s="7" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="22" t="s">
+      <c r="B28" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="22" t="s">
+      <c r="C28" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="D27" s="24">
+      <c r="D28" s="22">
         <v>61459364</v>
       </c>
-      <c r="E27" s="22" t="s">
+      <c r="E28" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="F27" s="22" t="s">
+      <c r="F28" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="G27" s="22" t="s">
+      <c r="G28" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H28" s="22">
         <v>2005</v>
       </c>
-      <c r="I27" s="22">
+      <c r="I28" s="20">
         <v>1900</v>
       </c>
-      <c r="J27" s="19">
+      <c r="J28" s="17">
         <v>1621</v>
       </c>
-      <c r="K27" s="19">
+      <c r="K28" s="17">
         <v>1540</v>
       </c>
-      <c r="L27" s="19">
+      <c r="L28" s="17">
         <v>1569</v>
       </c>
-      <c r="M27" s="25" t="s">
-[...19 lines deleted...]
-      <c r="A28" s="51" t="s">
+      <c r="M28" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P28" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R28" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U28" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="52"/>
-[...29 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:120" s="7" customFormat="1" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="21" t="s">
+      <c r="B30" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="C29" s="21" t="s">
+      <c r="C30" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="D29" s="37" t="s">
+      <c r="D30" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="E29" s="37">
+      <c r="E30" s="34">
         <v>793410111</v>
       </c>
-      <c r="F29" s="21" t="s">
+      <c r="F30" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="G29" s="21" t="s">
+      <c r="G30" s="19" t="s">
         <v>86</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H30" s="19">
         <v>1994</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I30" s="19">
         <v>780</v>
       </c>
-      <c r="J29" s="19">
+      <c r="J30" s="17">
         <v>795.4</v>
       </c>
-      <c r="K29" s="19">
+      <c r="K30" s="17">
         <v>763.1</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L30" s="17">
         <v>768.4</v>
       </c>
-      <c r="M29" s="23" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="M30" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
       <c r="Q30" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R30" s="7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="S30"/>
+        <v>4</v>
+      </c>
+      <c r="S30" s="7" t="s">
+        <v>4</v>
+      </c>
       <c r="T30" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="U30" s="7"/>
-[...101 lines deleted...]
-      <c r="A31" s="21" t="s">
+    </row>
+    <row r="31" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="48"/>
+      <c r="C31" s="48"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="48"/>
+      <c r="J31" s="48"/>
+      <c r="K31" s="48"/>
+      <c r="L31" s="48"/>
+      <c r="M31" s="49"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5"/>
+      <c r="BC31" s="5"/>
+      <c r="BD31" s="5"/>
+      <c r="BE31" s="5"/>
+      <c r="BF31" s="5"/>
+      <c r="BG31" s="5"/>
+      <c r="BH31" s="5"/>
+      <c r="BI31" s="5"/>
+      <c r="BJ31" s="5"/>
+      <c r="BK31" s="5"/>
+      <c r="BL31" s="5"/>
+      <c r="BM31" s="5"/>
+      <c r="BN31" s="5"/>
+      <c r="BO31" s="5"/>
+      <c r="BP31" s="5"/>
+      <c r="BQ31" s="5"/>
+      <c r="BR31" s="5"/>
+      <c r="BS31" s="5"/>
+      <c r="BT31" s="5"/>
+      <c r="BU31" s="5"/>
+      <c r="BV31" s="5"/>
+      <c r="BW31" s="5"/>
+      <c r="BX31" s="5"/>
+      <c r="BY31" s="5"/>
+      <c r="BZ31" s="5"/>
+      <c r="CA31" s="5"/>
+      <c r="CB31" s="5"/>
+      <c r="CC31" s="5"/>
+      <c r="CD31" s="5"/>
+      <c r="CE31" s="5"/>
+      <c r="CF31" s="5"/>
+      <c r="CG31" s="5"/>
+      <c r="CH31" s="5"/>
+      <c r="CI31" s="5"/>
+      <c r="CJ31" s="5"/>
+      <c r="CK31" s="5"/>
+      <c r="CL31" s="5"/>
+      <c r="CM31" s="5"/>
+      <c r="CN31" s="5"/>
+      <c r="CO31" s="5"/>
+      <c r="CP31" s="5"/>
+      <c r="CQ31" s="5"/>
+      <c r="CR31" s="5"/>
+      <c r="CS31" s="5"/>
+      <c r="CT31" s="5"/>
+      <c r="CU31" s="5"/>
+      <c r="CV31" s="5"/>
+      <c r="CW31" s="5"/>
+      <c r="CX31" s="5"/>
+      <c r="CY31" s="5"/>
+      <c r="CZ31" s="5"/>
+      <c r="DA31" s="5"/>
+      <c r="DB31" s="5"/>
+      <c r="DC31" s="5"/>
+      <c r="DD31" s="5"/>
+      <c r="DE31" s="5"/>
+      <c r="DF31" s="5"/>
+      <c r="DG31" s="5"/>
+      <c r="DH31" s="5"/>
+      <c r="DI31" s="5"/>
+      <c r="DJ31" s="5"/>
+      <c r="DK31" s="5"/>
+      <c r="DL31" s="5"/>
+      <c r="DM31" s="5"/>
+      <c r="DN31" s="5"/>
+      <c r="DO31" s="5"/>
+      <c r="DP31" s="5"/>
+    </row>
+    <row r="32" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="21" t="s">
+      <c r="B32" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C31" s="21" t="s">
+      <c r="C32" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="D31" s="37" t="s">
+      <c r="D32" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="37">
+      <c r="E32" s="34">
         <v>776430491</v>
       </c>
-      <c r="F31" s="21" t="s">
+      <c r="F32" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="G31" s="21" t="s">
+      <c r="G32" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H32" s="19">
         <v>2000</v>
       </c>
-      <c r="I31" s="22">
+      <c r="I32" s="20">
         <v>10000</v>
       </c>
-      <c r="J31" s="19">
+      <c r="J32" s="17">
         <v>5860.1</v>
       </c>
-      <c r="K31" s="19">
+      <c r="K32" s="17">
         <v>7892.9</v>
       </c>
-      <c r="L31" s="19">
+      <c r="L32" s="17">
         <v>8657.7999999999993</v>
       </c>
-      <c r="M31" s="23" t="s">
-[...4 lines deleted...]
-      <c r="P31" s="4" t="s">
+      <c r="M32" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="N32" s="5"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="Q31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="7" t="s">
+      <c r="Q32" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R32" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="S31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T31" s="7" t="s">
+      <c r="S32" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T32" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="U31" s="7"/>
-[...101 lines deleted...]
-      <c r="A32" s="21" t="s">
+      <c r="U32" s="5"/>
+      <c r="V32" s="5"/>
+      <c r="W32" s="5"/>
+      <c r="X32" s="5"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
+      <c r="AA32" s="5"/>
+      <c r="AB32" s="5"/>
+      <c r="AC32" s="5"/>
+      <c r="AD32" s="5"/>
+      <c r="AE32" s="5"/>
+      <c r="AF32" s="5"/>
+      <c r="AG32" s="5"/>
+      <c r="AH32" s="5"/>
+      <c r="AI32" s="5"/>
+      <c r="AJ32" s="5"/>
+      <c r="AK32" s="5"/>
+      <c r="AL32" s="5"/>
+      <c r="AM32" s="5"/>
+      <c r="AN32" s="5"/>
+      <c r="AO32" s="5"/>
+      <c r="AP32" s="5"/>
+      <c r="AQ32" s="5"/>
+      <c r="AR32" s="5"/>
+      <c r="AS32" s="5"/>
+      <c r="AT32" s="5"/>
+      <c r="AU32" s="5"/>
+      <c r="AV32" s="5"/>
+      <c r="AW32" s="5"/>
+      <c r="AX32" s="5"/>
+      <c r="AY32" s="5"/>
+      <c r="AZ32" s="5"/>
+      <c r="BA32" s="5"/>
+      <c r="BB32" s="5"/>
+      <c r="BC32" s="5"/>
+      <c r="BD32" s="5"/>
+      <c r="BE32" s="5"/>
+      <c r="BF32" s="5"/>
+      <c r="BG32" s="5"/>
+      <c r="BH32" s="5"/>
+      <c r="BI32" s="5"/>
+      <c r="BJ32" s="5"/>
+      <c r="BK32" s="5"/>
+      <c r="BL32" s="5"/>
+      <c r="BM32" s="5"/>
+      <c r="BN32" s="5"/>
+      <c r="BO32" s="5"/>
+      <c r="BP32" s="5"/>
+      <c r="BQ32" s="5"/>
+      <c r="BR32" s="5"/>
+      <c r="BS32" s="5"/>
+      <c r="BT32" s="5"/>
+      <c r="BU32" s="5"/>
+      <c r="BV32" s="5"/>
+      <c r="BW32" s="5"/>
+      <c r="BX32" s="5"/>
+      <c r="BY32" s="5"/>
+      <c r="BZ32" s="5"/>
+      <c r="CA32" s="5"/>
+      <c r="CB32" s="5"/>
+      <c r="CC32" s="5"/>
+      <c r="CD32" s="5"/>
+      <c r="CE32" s="5"/>
+      <c r="CF32" s="5"/>
+      <c r="CG32" s="5"/>
+      <c r="CH32" s="5"/>
+      <c r="CI32" s="5"/>
+      <c r="CJ32" s="5"/>
+      <c r="CK32" s="5"/>
+      <c r="CL32" s="5"/>
+      <c r="CM32" s="5"/>
+      <c r="CN32" s="5"/>
+      <c r="CO32" s="5"/>
+      <c r="CP32" s="5"/>
+      <c r="CQ32" s="5"/>
+      <c r="CR32" s="5"/>
+      <c r="CS32" s="5"/>
+      <c r="CT32" s="5"/>
+      <c r="CU32" s="5"/>
+      <c r="CV32" s="5"/>
+      <c r="CW32" s="5"/>
+      <c r="CX32" s="5"/>
+      <c r="CY32" s="5"/>
+      <c r="CZ32" s="5"/>
+      <c r="DA32" s="5"/>
+      <c r="DB32" s="5"/>
+      <c r="DC32" s="5"/>
+      <c r="DD32" s="5"/>
+      <c r="DE32" s="5"/>
+      <c r="DF32" s="5"/>
+      <c r="DG32" s="5"/>
+      <c r="DH32" s="5"/>
+      <c r="DI32" s="5"/>
+      <c r="DJ32" s="5"/>
+      <c r="DK32" s="5"/>
+      <c r="DL32" s="5"/>
+      <c r="DM32" s="5"/>
+      <c r="DN32" s="5"/>
+      <c r="DO32" s="5"/>
+      <c r="DP32" s="5"/>
+    </row>
+    <row r="33" spans="1:120" s="6" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="21" t="s">
+      <c r="B33" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="21" t="s">
+      <c r="C33" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D33" s="19">
         <v>25638955</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E33" s="19">
         <v>635988081</v>
       </c>
-      <c r="F32" s="22" t="s">
+      <c r="F33" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="G32" s="21" t="s">
+      <c r="G33" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H33" s="19">
         <v>1993</v>
       </c>
-      <c r="I32" s="22">
+      <c r="I33" s="20">
         <v>4730</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J33" s="17">
         <v>4512</v>
       </c>
-      <c r="K32" s="19">
+      <c r="K33" s="17">
         <v>4458</v>
       </c>
-      <c r="L32" s="19">
+      <c r="L33" s="17">
         <v>4336</v>
       </c>
-      <c r="M32" s="23" t="s">
-[...23 lines deleted...]
-      <c r="U32" s="7" t="s">
+      <c r="M33" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S33" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="T33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U33" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="V32" s="7" t="s">
+      <c r="V33" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="W32" s="7"/>
-[...99 lines deleted...]
-      <c r="A33" s="21" t="s">
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AD33" s="5"/>
+      <c r="AE33" s="5"/>
+      <c r="AF33" s="5"/>
+      <c r="AG33" s="5"/>
+      <c r="AH33" s="5"/>
+      <c r="AI33" s="5"/>
+      <c r="AJ33" s="5"/>
+      <c r="AK33" s="5"/>
+      <c r="AL33" s="5"/>
+      <c r="AM33" s="5"/>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="5"/>
+      <c r="AP33" s="5"/>
+      <c r="AQ33" s="5"/>
+      <c r="AR33" s="5"/>
+      <c r="AS33" s="5"/>
+      <c r="AT33" s="5"/>
+      <c r="AU33" s="5"/>
+      <c r="AV33" s="5"/>
+      <c r="AW33" s="5"/>
+      <c r="AX33" s="5"/>
+      <c r="AY33" s="5"/>
+      <c r="AZ33" s="5"/>
+      <c r="BA33" s="5"/>
+      <c r="BB33" s="5"/>
+      <c r="BC33" s="5"/>
+      <c r="BD33" s="5"/>
+      <c r="BE33" s="5"/>
+      <c r="BF33" s="5"/>
+      <c r="BG33" s="5"/>
+      <c r="BH33" s="5"/>
+      <c r="BI33" s="5"/>
+      <c r="BJ33" s="5"/>
+      <c r="BK33" s="5"/>
+      <c r="BL33" s="5"/>
+      <c r="BM33" s="5"/>
+      <c r="BN33" s="5"/>
+      <c r="BO33" s="5"/>
+      <c r="BP33" s="5"/>
+      <c r="BQ33" s="5"/>
+      <c r="BR33" s="5"/>
+      <c r="BS33" s="5"/>
+      <c r="BT33" s="5"/>
+      <c r="BU33" s="5"/>
+      <c r="BV33" s="5"/>
+      <c r="BW33" s="5"/>
+      <c r="BX33" s="5"/>
+      <c r="BY33" s="5"/>
+      <c r="BZ33" s="5"/>
+      <c r="CA33" s="5"/>
+      <c r="CB33" s="5"/>
+      <c r="CC33" s="5"/>
+      <c r="CD33" s="5"/>
+      <c r="CE33" s="5"/>
+      <c r="CF33" s="5"/>
+      <c r="CG33" s="5"/>
+      <c r="CH33" s="5"/>
+      <c r="CI33" s="5"/>
+      <c r="CJ33" s="5"/>
+      <c r="CK33" s="5"/>
+      <c r="CL33" s="5"/>
+      <c r="CM33" s="5"/>
+      <c r="CN33" s="5"/>
+      <c r="CO33" s="5"/>
+      <c r="CP33" s="5"/>
+      <c r="CQ33" s="5"/>
+      <c r="CR33" s="5"/>
+      <c r="CS33" s="5"/>
+      <c r="CT33" s="5"/>
+      <c r="CU33" s="5"/>
+      <c r="CV33" s="5"/>
+      <c r="CW33" s="5"/>
+      <c r="CX33" s="5"/>
+      <c r="CY33" s="5"/>
+      <c r="CZ33" s="5"/>
+      <c r="DA33" s="5"/>
+      <c r="DB33" s="5"/>
+      <c r="DC33" s="5"/>
+      <c r="DD33" s="5"/>
+      <c r="DE33" s="5"/>
+      <c r="DF33" s="5"/>
+      <c r="DG33" s="5"/>
+      <c r="DH33" s="5"/>
+      <c r="DI33" s="5"/>
+      <c r="DJ33" s="5"/>
+      <c r="DK33" s="5"/>
+      <c r="DL33" s="5"/>
+      <c r="DM33" s="5"/>
+      <c r="DN33" s="5"/>
+      <c r="DO33" s="5"/>
+      <c r="DP33" s="5"/>
+    </row>
+    <row r="34" spans="1:120" s="7" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="21" t="s">
+      <c r="B34" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="21" t="s">
+      <c r="C34" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D34" s="19">
         <v>27660915</v>
       </c>
-      <c r="E33" s="37" t="s">
+      <c r="E34" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="F33" s="21" t="s">
+      <c r="F34" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="G33" s="21" t="s">
+      <c r="G34" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H34" s="19">
         <v>1996</v>
       </c>
-      <c r="I33" s="22">
+      <c r="I34" s="20">
         <v>350</v>
       </c>
-      <c r="J33" s="19">
+      <c r="J34" s="17">
         <v>347</v>
       </c>
-      <c r="K33" s="19">
+      <c r="K34" s="17">
         <v>349</v>
       </c>
-      <c r="L33" s="19">
+      <c r="L34" s="17">
         <v>350</v>
       </c>
-      <c r="M33" s="23" t="s">
-[...2 lines deleted...]
-      <c r="O33" s="4" t="s">
+      <c r="M34" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="P33" s="4" t="s">
-[...22 lines deleted...]
-      <c r="A34" s="21" t="s">
+      <c r="P34" s="4"/>
+      <c r="Q34" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R34" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S34" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T34" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U34" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="V34" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:120" s="7" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B34" s="21" t="s">
+      <c r="B35" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="C34" s="21" t="s">
+      <c r="C35" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="D34" s="21">
+      <c r="D35" s="19">
         <v>27660915</v>
       </c>
-      <c r="E34" s="37" t="s">
+      <c r="E35" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="F34" s="21" t="s">
+      <c r="F35" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="G34" s="21" t="s">
+      <c r="G35" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H35" s="19">
         <v>2025</v>
       </c>
-      <c r="I34" s="22">
+      <c r="I35" s="20">
         <v>1000</v>
       </c>
-      <c r="J34" s="19">
+      <c r="J35" s="17">
         <v>0</v>
       </c>
-      <c r="K34" s="19">
+      <c r="K35" s="17">
         <v>0</v>
       </c>
-      <c r="L34" s="19">
+      <c r="L35" s="17">
         <v>9.4</v>
       </c>
-      <c r="M34" s="23" t="s">
-[...36 lines deleted...]
-      <c r="N35" s="7"/>
+      <c r="M35" s="21" t="s">
+        <v>153</v>
+      </c>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
-      <c r="Q35" s="7"/>
       <c r="R35" s="7" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="S35" s="7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T35" s="7" t="s">
-        <v>5</v>
-[...103 lines deleted...]
-      <c r="A36" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U35" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="V35" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="W35" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="48"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S36" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="T36" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+      <c r="AB36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="5"/>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="5"/>
+      <c r="AH36" s="5"/>
+      <c r="AI36" s="5"/>
+      <c r="AJ36" s="5"/>
+      <c r="AK36" s="5"/>
+      <c r="AL36" s="5"/>
+      <c r="AM36" s="5"/>
+      <c r="AN36" s="5"/>
+      <c r="AO36" s="5"/>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5"/>
+      <c r="AR36" s="5"/>
+      <c r="AS36" s="5"/>
+      <c r="AT36" s="5"/>
+      <c r="AU36" s="5"/>
+      <c r="AV36" s="5"/>
+      <c r="AW36" s="5"/>
+      <c r="AX36" s="5"/>
+      <c r="AY36" s="5"/>
+      <c r="AZ36" s="5"/>
+      <c r="BA36" s="5"/>
+      <c r="BB36" s="5"/>
+      <c r="BC36" s="5"/>
+      <c r="BD36" s="5"/>
+      <c r="BE36" s="5"/>
+      <c r="BF36" s="5"/>
+      <c r="BG36" s="5"/>
+      <c r="BH36" s="5"/>
+      <c r="BI36" s="5"/>
+      <c r="BJ36" s="5"/>
+      <c r="BK36" s="5"/>
+      <c r="BL36" s="5"/>
+      <c r="BM36" s="5"/>
+      <c r="BN36" s="5"/>
+      <c r="BO36" s="5"/>
+      <c r="BP36" s="5"/>
+      <c r="BQ36" s="5"/>
+      <c r="BR36" s="5"/>
+      <c r="BS36" s="5"/>
+      <c r="BT36" s="5"/>
+      <c r="BU36" s="5"/>
+      <c r="BV36" s="5"/>
+      <c r="BW36" s="5"/>
+      <c r="BX36" s="5"/>
+      <c r="BY36" s="5"/>
+      <c r="BZ36" s="5"/>
+      <c r="CA36" s="5"/>
+      <c r="CB36" s="5"/>
+      <c r="CC36" s="5"/>
+      <c r="CD36" s="5"/>
+      <c r="CE36" s="5"/>
+      <c r="CF36" s="5"/>
+      <c r="CG36" s="5"/>
+      <c r="CH36" s="5"/>
+      <c r="CI36" s="5"/>
+      <c r="CJ36" s="5"/>
+      <c r="CK36" s="5"/>
+      <c r="CL36" s="5"/>
+      <c r="CM36" s="5"/>
+      <c r="CN36" s="5"/>
+      <c r="CO36" s="5"/>
+      <c r="CP36" s="5"/>
+      <c r="CQ36" s="5"/>
+      <c r="CR36" s="5"/>
+      <c r="CS36" s="5"/>
+      <c r="CT36" s="5"/>
+      <c r="CU36" s="5"/>
+      <c r="CV36" s="5"/>
+      <c r="CW36" s="5"/>
+      <c r="CX36" s="5"/>
+      <c r="CY36" s="5"/>
+      <c r="CZ36" s="5"/>
+      <c r="DA36" s="5"/>
+      <c r="DB36" s="5"/>
+      <c r="DC36" s="5"/>
+      <c r="DD36" s="5"/>
+      <c r="DE36" s="5"/>
+      <c r="DF36" s="5"/>
+      <c r="DG36" s="5"/>
+      <c r="DH36" s="5"/>
+      <c r="DI36" s="5"/>
+      <c r="DJ36" s="5"/>
+      <c r="DK36" s="5"/>
+      <c r="DL36" s="5"/>
+      <c r="DM36" s="5"/>
+      <c r="DN36" s="5"/>
+      <c r="DO36" s="5"/>
+      <c r="DP36" s="5"/>
+    </row>
+    <row r="37" spans="1:120" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="21" t="s">
+      <c r="B37" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="C36" s="21" t="s">
+      <c r="C37" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D37" s="19">
         <v>25638955</v>
       </c>
-      <c r="E36" s="37">
+      <c r="E37" s="34">
         <v>713838061</v>
       </c>
-      <c r="F36" s="22" t="s">
+      <c r="F37" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="G36" s="21" t="s">
+      <c r="G37" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="H36" s="21">
+      <c r="H37" s="19">
         <v>2000</v>
       </c>
-      <c r="I36" s="22">
+      <c r="I37" s="20">
         <v>25000</v>
       </c>
-      <c r="J36" s="19">
+      <c r="J37" s="17">
         <v>16567</v>
       </c>
-      <c r="K36" s="19">
+      <c r="K37" s="17">
         <v>19195</v>
       </c>
-      <c r="L36" s="19">
+      <c r="L37" s="17">
         <v>21840</v>
       </c>
-      <c r="M36" s="23" t="s">
-[...6 lines deleted...]
-      <c r="P36" s="4" t="s">
+      <c r="M37" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="N37" s="5"/>
+      <c r="O37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P37" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="Q36" s="7" t="s">
-[...11 lines deleted...]
-      <c r="U36" s="7" t="s">
+      <c r="Q37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R37" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U37" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="V36" s="7" t="s">
-[...239 lines deleted...]
-      <c r="N38" s="7"/>
+      <c r="V37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="5"/>
+      <c r="AD37" s="5"/>
+      <c r="AE37" s="5"/>
+      <c r="AF37" s="5"/>
+      <c r="AG37" s="5"/>
+      <c r="AH37" s="5"/>
+      <c r="AI37" s="5"/>
+      <c r="AJ37" s="5"/>
+      <c r="AK37" s="5"/>
+      <c r="AL37" s="5"/>
+      <c r="AM37" s="5"/>
+      <c r="AN37" s="5"/>
+      <c r="AO37" s="5"/>
+      <c r="AP37" s="5"/>
+      <c r="AQ37" s="5"/>
+      <c r="AR37" s="5"/>
+      <c r="AS37" s="5"/>
+      <c r="AT37" s="5"/>
+      <c r="AU37" s="5"/>
+      <c r="AV37" s="5"/>
+      <c r="AW37" s="5"/>
+      <c r="AX37" s="5"/>
+      <c r="AY37" s="5"/>
+      <c r="AZ37" s="5"/>
+      <c r="BA37" s="5"/>
+      <c r="BB37" s="5"/>
+      <c r="BC37" s="5"/>
+      <c r="BD37" s="5"/>
+      <c r="BE37" s="5"/>
+      <c r="BF37" s="5"/>
+      <c r="BG37" s="5"/>
+      <c r="BH37" s="5"/>
+      <c r="BI37" s="5"/>
+      <c r="BJ37" s="5"/>
+      <c r="BK37" s="5"/>
+      <c r="BL37" s="5"/>
+      <c r="BM37" s="5"/>
+      <c r="BN37" s="5"/>
+      <c r="BO37" s="5"/>
+      <c r="BP37" s="5"/>
+      <c r="BQ37" s="5"/>
+      <c r="BR37" s="5"/>
+      <c r="BS37" s="5"/>
+      <c r="BT37" s="5"/>
+      <c r="BU37" s="5"/>
+      <c r="BV37" s="5"/>
+      <c r="BW37" s="5"/>
+      <c r="BX37" s="5"/>
+      <c r="BY37" s="5"/>
+      <c r="BZ37" s="5"/>
+      <c r="CA37" s="5"/>
+      <c r="CB37" s="5"/>
+      <c r="CC37" s="5"/>
+      <c r="CD37" s="5"/>
+      <c r="CE37" s="5"/>
+      <c r="CF37" s="5"/>
+      <c r="CG37" s="5"/>
+      <c r="CH37" s="5"/>
+      <c r="CI37" s="5"/>
+      <c r="CJ37" s="5"/>
+      <c r="CK37" s="5"/>
+      <c r="CL37" s="5"/>
+      <c r="CM37" s="5"/>
+      <c r="CN37" s="5"/>
+      <c r="CO37" s="5"/>
+      <c r="CP37" s="5"/>
+      <c r="CQ37" s="5"/>
+      <c r="CR37" s="5"/>
+      <c r="CS37" s="5"/>
+      <c r="CT37" s="5"/>
+      <c r="CU37" s="5"/>
+      <c r="CV37" s="5"/>
+      <c r="CW37" s="5"/>
+      <c r="CX37" s="5"/>
+      <c r="CY37" s="5"/>
+      <c r="CZ37" s="5"/>
+      <c r="DA37" s="5"/>
+      <c r="DB37" s="5"/>
+      <c r="DC37" s="5"/>
+      <c r="DD37" s="5"/>
+      <c r="DE37" s="5"/>
+      <c r="DF37" s="5"/>
+      <c r="DG37" s="5"/>
+      <c r="DH37" s="5"/>
+      <c r="DI37" s="5"/>
+      <c r="DJ37" s="5"/>
+      <c r="DK37" s="5"/>
+      <c r="DL37" s="5"/>
+      <c r="DM37" s="5"/>
+      <c r="DN37" s="5"/>
+      <c r="DO37" s="5"/>
+    </row>
+    <row r="38" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="24"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="5"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
-      <c r="Q38" s="7"/>
-[...106 lines deleted...]
-      <c r="A39" s="44" t="s">
+      <c r="Q38" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="5"/>
+      <c r="AJ38" s="5"/>
+      <c r="AK38" s="5"/>
+      <c r="AL38" s="5"/>
+      <c r="AM38" s="5"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="5"/>
+      <c r="AS38" s="5"/>
+      <c r="AT38" s="5"/>
+      <c r="AU38" s="5"/>
+      <c r="AV38" s="5"/>
+      <c r="AW38" s="5"/>
+      <c r="AX38" s="5"/>
+      <c r="AY38" s="5"/>
+      <c r="AZ38" s="5"/>
+      <c r="BA38" s="5"/>
+      <c r="BB38" s="5"/>
+      <c r="BC38" s="5"/>
+      <c r="BD38" s="5"/>
+      <c r="BE38" s="5"/>
+      <c r="BF38" s="5"/>
+      <c r="BG38" s="5"/>
+      <c r="BH38" s="5"/>
+      <c r="BI38" s="5"/>
+      <c r="BJ38" s="5"/>
+      <c r="BK38" s="5"/>
+      <c r="BL38" s="5"/>
+      <c r="BM38" s="5"/>
+      <c r="BN38" s="5"/>
+      <c r="BO38" s="5"/>
+      <c r="BP38" s="5"/>
+      <c r="BQ38" s="5"/>
+      <c r="BR38" s="5"/>
+      <c r="BS38" s="5"/>
+      <c r="BT38" s="5"/>
+      <c r="BU38" s="5"/>
+      <c r="BV38" s="5"/>
+      <c r="BW38" s="5"/>
+      <c r="BX38" s="5"/>
+      <c r="BY38" s="5"/>
+      <c r="BZ38" s="5"/>
+      <c r="CA38" s="5"/>
+      <c r="CB38" s="5"/>
+      <c r="CC38" s="5"/>
+      <c r="CD38" s="5"/>
+      <c r="CE38" s="5"/>
+      <c r="CF38" s="5"/>
+      <c r="CG38" s="5"/>
+      <c r="CH38" s="5"/>
+      <c r="CI38" s="5"/>
+      <c r="CJ38" s="5"/>
+      <c r="CK38" s="5"/>
+      <c r="CL38" s="5"/>
+      <c r="CM38" s="5"/>
+      <c r="CN38" s="5"/>
+      <c r="CO38" s="5"/>
+      <c r="CP38" s="5"/>
+      <c r="CQ38" s="5"/>
+      <c r="CR38" s="5"/>
+      <c r="CS38" s="5"/>
+      <c r="CT38" s="5"/>
+      <c r="CU38" s="5"/>
+      <c r="CV38" s="5"/>
+      <c r="CW38" s="5"/>
+      <c r="CX38" s="5"/>
+      <c r="CY38" s="5"/>
+      <c r="CZ38" s="5"/>
+      <c r="DA38" s="5"/>
+      <c r="DB38" s="5"/>
+      <c r="DC38" s="5"/>
+      <c r="DD38" s="5"/>
+      <c r="DE38" s="5"/>
+      <c r="DF38" s="5"/>
+      <c r="DG38" s="5"/>
+      <c r="DH38" s="5"/>
+      <c r="DI38" s="5"/>
+      <c r="DJ38" s="5"/>
+      <c r="DK38" s="5"/>
+      <c r="DL38" s="5"/>
+      <c r="DM38" s="5"/>
+      <c r="DN38" s="5"/>
+      <c r="DO38" s="5"/>
+    </row>
+    <row r="39" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="24"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="5"/>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="5"/>
+      <c r="AH39" s="5"/>
+      <c r="AI39" s="5"/>
+      <c r="AJ39" s="5"/>
+      <c r="AK39" s="5"/>
+      <c r="AL39" s="5"/>
+      <c r="AM39" s="5"/>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+      <c r="AR39" s="5"/>
+      <c r="AS39" s="5"/>
+      <c r="AT39" s="5"/>
+      <c r="AU39" s="5"/>
+      <c r="AV39" s="5"/>
+      <c r="AW39" s="5"/>
+      <c r="AX39" s="5"/>
+      <c r="AY39" s="5"/>
+      <c r="AZ39" s="5"/>
+      <c r="BA39" s="5"/>
+      <c r="BB39" s="5"/>
+      <c r="BC39" s="5"/>
+      <c r="BD39" s="5"/>
+      <c r="BE39" s="5"/>
+      <c r="BF39" s="5"/>
+      <c r="BG39" s="5"/>
+      <c r="BH39" s="5"/>
+      <c r="BI39" s="5"/>
+      <c r="BJ39" s="5"/>
+      <c r="BK39" s="5"/>
+      <c r="BL39" s="5"/>
+      <c r="BM39" s="5"/>
+      <c r="BN39" s="5"/>
+      <c r="BO39" s="5"/>
+      <c r="BP39" s="5"/>
+      <c r="BQ39" s="5"/>
+      <c r="BR39" s="5"/>
+      <c r="BS39" s="5"/>
+      <c r="BT39" s="5"/>
+      <c r="BU39" s="5"/>
+      <c r="BV39" s="5"/>
+      <c r="BW39" s="5"/>
+      <c r="BX39" s="5"/>
+      <c r="BY39" s="5"/>
+      <c r="BZ39" s="5"/>
+      <c r="CA39" s="5"/>
+      <c r="CB39" s="5"/>
+      <c r="CC39" s="5"/>
+      <c r="CD39" s="5"/>
+      <c r="CE39" s="5"/>
+      <c r="CF39" s="5"/>
+      <c r="CG39" s="5"/>
+      <c r="CH39" s="5"/>
+      <c r="CI39" s="5"/>
+      <c r="CJ39" s="5"/>
+      <c r="CK39" s="5"/>
+      <c r="CL39" s="5"/>
+      <c r="CM39" s="5"/>
+      <c r="CN39" s="5"/>
+      <c r="CO39" s="5"/>
+      <c r="CP39" s="5"/>
+      <c r="CQ39" s="5"/>
+      <c r="CR39" s="5"/>
+      <c r="CS39" s="5"/>
+      <c r="CT39" s="5"/>
+      <c r="CU39" s="5"/>
+      <c r="CV39" s="5"/>
+      <c r="CW39" s="5"/>
+      <c r="CX39" s="5"/>
+      <c r="CY39" s="5"/>
+      <c r="CZ39" s="5"/>
+      <c r="DA39" s="5"/>
+      <c r="DB39" s="5"/>
+      <c r="DC39" s="5"/>
+      <c r="DD39" s="5"/>
+      <c r="DE39" s="5"/>
+      <c r="DF39" s="5"/>
+      <c r="DG39" s="5"/>
+      <c r="DH39" s="5"/>
+      <c r="DI39" s="5"/>
+      <c r="DJ39" s="5"/>
+      <c r="DK39" s="5"/>
+      <c r="DL39" s="5"/>
+      <c r="DM39" s="5"/>
+      <c r="DN39" s="5"/>
+      <c r="DO39" s="5"/>
+    </row>
+    <row r="40" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="40" t="s">
         <v>123</v>
       </c>
-      <c r="B39" s="26"/>
-[...123 lines deleted...]
-      <c r="A40" s="44" t="s">
+      <c r="B40" s="24"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R40" s="5"/>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="5"/>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="5"/>
+      <c r="AB40" s="5"/>
+      <c r="AC40" s="5"/>
+      <c r="AD40" s="5"/>
+      <c r="AE40" s="5"/>
+      <c r="AF40" s="5"/>
+      <c r="AG40" s="5"/>
+      <c r="AH40" s="5"/>
+      <c r="AI40" s="5"/>
+      <c r="AJ40" s="5"/>
+      <c r="AK40" s="5"/>
+      <c r="AL40" s="5"/>
+      <c r="AM40" s="5"/>
+      <c r="AN40" s="5"/>
+      <c r="AO40" s="5"/>
+      <c r="AP40" s="5"/>
+      <c r="AQ40" s="5"/>
+      <c r="AR40" s="5"/>
+      <c r="AS40" s="5"/>
+      <c r="AT40" s="5"/>
+      <c r="AU40" s="5"/>
+      <c r="AV40" s="5"/>
+      <c r="AW40" s="5"/>
+      <c r="AX40" s="5"/>
+      <c r="AY40" s="5"/>
+      <c r="AZ40" s="5"/>
+      <c r="BA40" s="5"/>
+      <c r="BB40" s="5"/>
+      <c r="BC40" s="5"/>
+      <c r="BD40" s="5"/>
+      <c r="BE40" s="5"/>
+      <c r="BF40" s="5"/>
+      <c r="BG40" s="5"/>
+      <c r="BH40" s="5"/>
+      <c r="BI40" s="5"/>
+      <c r="BJ40" s="5"/>
+      <c r="BK40" s="5"/>
+      <c r="BL40" s="5"/>
+      <c r="BM40" s="5"/>
+      <c r="BN40" s="5"/>
+      <c r="BO40" s="5"/>
+      <c r="BP40" s="5"/>
+      <c r="BQ40" s="5"/>
+      <c r="BR40" s="5"/>
+      <c r="BS40" s="5"/>
+      <c r="BT40" s="5"/>
+      <c r="BU40" s="5"/>
+      <c r="BV40" s="5"/>
+      <c r="BW40" s="5"/>
+      <c r="BX40" s="5"/>
+      <c r="BY40" s="5"/>
+      <c r="BZ40" s="5"/>
+      <c r="CA40" s="5"/>
+      <c r="CB40" s="5"/>
+      <c r="CC40" s="5"/>
+      <c r="CD40" s="5"/>
+      <c r="CE40" s="5"/>
+      <c r="CF40" s="5"/>
+      <c r="CG40" s="5"/>
+      <c r="CH40" s="5"/>
+      <c r="CI40" s="5"/>
+      <c r="CJ40" s="5"/>
+      <c r="CK40" s="5"/>
+      <c r="CL40" s="5"/>
+      <c r="CM40" s="5"/>
+      <c r="CN40" s="5"/>
+      <c r="CO40" s="5"/>
+      <c r="CP40" s="5"/>
+      <c r="CQ40" s="5"/>
+      <c r="CR40" s="5"/>
+      <c r="CS40" s="5"/>
+      <c r="CT40" s="5"/>
+      <c r="CU40" s="5"/>
+      <c r="CV40" s="5"/>
+      <c r="CW40" s="5"/>
+      <c r="CX40" s="5"/>
+      <c r="CY40" s="5"/>
+      <c r="CZ40" s="5"/>
+      <c r="DA40" s="5"/>
+      <c r="DB40" s="5"/>
+      <c r="DC40" s="5"/>
+      <c r="DD40" s="5"/>
+      <c r="DE40" s="5"/>
+      <c r="DF40" s="5"/>
+      <c r="DG40" s="5"/>
+      <c r="DH40" s="5"/>
+      <c r="DI40" s="5"/>
+      <c r="DJ40" s="5"/>
+      <c r="DK40" s="5"/>
+      <c r="DL40" s="5"/>
+      <c r="DM40" s="5"/>
+      <c r="DN40" s="5"/>
+      <c r="DO40" s="5"/>
+    </row>
+    <row r="41" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="40" t="s">
         <v>124</v>
       </c>
-      <c r="B40" s="32"/>
-[...47 lines deleted...]
-        <v>4</v>
+      <c r="B41" s="29"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="31"/>
+      <c r="O41" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="P41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="R41" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S41" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="T41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="28"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="38"/>
+      <c r="N42" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="P42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T42" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="U41" s="4" t="s">
-[...16 lines deleted...]
-      <c r="M42" s="4" t="s">
+      <c r="U42" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="28"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="28"/>
+      <c r="K43"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P42" s="4" t="s">
-[...28 lines deleted...]
-      <c r="M43" s="34" t="s">
+      <c r="P43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R43" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="28"/>
+      <c r="B44" s="29"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="H44" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="I44" s="28"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="M44" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="N43" s="4" t="s">
-[...26 lines deleted...]
-      <c r="L44" s="1" t="s">
+      <c r="N44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R44" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S44" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G45" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J45" s="11"/>
+      <c r="K45" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="R45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S45" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="45" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="J45" s="13" t="s">
+    <row r="46" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G46" s="11"/>
+      <c r="H46" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="J46" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="K45" s="1" t="s">
-[...24 lines deleted...]
-        <v>5</v>
+      <c r="K46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>4</v>
       </c>
       <c r="P46" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R46" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G47" s="11"/>
+      <c r="I47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P47" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T46" s="4" t="s">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="T47" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I48" s="1" t="s">
-[...8 lines deleted...]
-      <c r="O48" s="4" t="s">
+      <c r="G48" s="11"/>
+      <c r="K48" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L48" s="1" t="s">
         <v>5</v>
       </c>
       <c r="P48" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>5</v>
+      </c>
+      <c r="S48" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I49" s="1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>56</v>
       </c>
       <c r="M49" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q49" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I50" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M50" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="Q49" s="4" t="s">
-[...13 lines deleted...]
-      <c r="M50" s="4" t="s">
+      <c r="Q50" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M51" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="Q50" s="4" t="s">
-[...7 lines deleted...]
-      <c r="K51" s="1" t="s">
+      <c r="Q51" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J52" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K52" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="L51" s="1" t="s">
+      <c r="L52" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="M51" s="4" t="s">
+      <c r="M52" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="P51" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Q51" s="4" t="s">
+      <c r="P52" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q52" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R51" s="4" t="s">
-[...7 lines deleted...]
-      <c r="J52" s="1" t="s">
+      <c r="R52" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J53" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="O52" s="4" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="O53" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="P54" s="4" t="s">
-        <v>4</v>
+      <c r="J54" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q54" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="K55" s="1" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="P55" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J56" s="1" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="K56" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J57" s="1" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>5</v>
+      </c>
+      <c r="P57" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R57" s="4" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="P58" s="4" t="s">
-        <v>4</v>
+      <c r="J58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M59" s="4" t="s">
+      <c r="P59" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M60" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="60" spans="7:19" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="R61" s="4" t="s">
+    <row r="61" spans="7:19" x14ac:dyDescent="0.2">
+      <c r="N61" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M62" s="4" t="s">
+      <c r="R62" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M63" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="S62" s="4" t="s">
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="S63" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="7:19" x14ac:dyDescent="0.2">
+      <c r="P64" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="R65" s="4" t="s">
-        <v>5</v>
+      <c r="S65" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q66" s="4" t="s">
+      <c r="R66" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q67" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T66" s="4" t="s">
-[...9 lines deleted...]
-      <c r="S67" s="4" t="s">
+      <c r="T67" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="37"/>
+      <c r="J68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M68" s="38"/>
       <c r="S68" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="69" spans="2:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>4</v>
+    <row r="69" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S69" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="2:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L70" s="11"/>
+      <c r="N70" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="L71" s="13"/>
+      <c r="L71" s="11"/>
       <c r="Q71" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L72" s="11"/>
+      <c r="Q72" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R71" s="4" t="s">
-[...2 lines deleted...]
-      <c r="T71" s="4" t="s">
+      <c r="R72" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T72" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="72" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    </row>
     <row r="73" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q73" s="4" t="s">
-        <v>56</v>
+      <c r="R73" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q74" s="4" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>56</v>
       </c>
     </row>
     <row r="75" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="S75" s="4" t="s">
+      <c r="Q75" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R75" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S76" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S77" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="77" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="R77" s="4" t="s">
+    <row r="78" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q78" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R78" s="4" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="78" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H78" s="1" t="s">
+    <row r="79" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H79" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="Q78" s="4" t="s">
-[...6 lines deleted...]
-    <row r="79" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q79" s="4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="S79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T79" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q80" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S80" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T79" s="4" t="s">
+      <c r="T80" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="80" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
     <row r="81" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R81" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="S81" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S82" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="82" spans="11:22" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="Q82" s="4" t="s">
+    <row r="83" spans="11:22" x14ac:dyDescent="0.2">
+      <c r="K83" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q83" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R82" s="4" t="s">
-[...5 lines deleted...]
-        <v>5</v>
+      <c r="R83" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="T84" s="4" t="s">
-        <v>4</v>
+      <c r="S84" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q85" s="4" t="s">
-[...2 lines deleted...]
-      <c r="S85" s="4" t="s">
+      <c r="T85" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q86" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S86" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="86" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="R86" s="4" t="s">
+    <row r="87" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R87" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T86" s="4" t="s">
-[...5 lines deleted...]
-        <v>4</v>
+      <c r="T87" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="V88" s="4" t="s">
+      <c r="S88" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="S89" s="4" t="s">
+      <c r="V89" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S90" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="91" spans="11:22" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="V92" s="4" t="s">
+    <row r="91" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S91" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="11:22" x14ac:dyDescent="0.2">
+      <c r="Q92" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T93" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="V93" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="93" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="T93" s="4" t="s">
+    <row r="94" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S94" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="T94" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="94" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="S94" s="4" t="s">
+    <row r="95" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R95" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S95" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T94" s="4" t="s">
+      <c r="T95" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="95" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
     <row r="96" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O96" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="Q96" s="4" t="s">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="97" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q97" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R97" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>4</v>
+      </c>
+      <c r="S97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T97" s="4" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="98" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="P98" s="4" t="s">
+      <c r="Q98" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R98" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U98" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P99" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="Q98" s="4" t="s">
-[...2 lines deleted...]
-      <c r="T98" s="4" t="s">
+      <c r="Q99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T99" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="U98" s="4" t="s">
+      <c r="U99" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="99" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
     <row r="100" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="K100" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q100" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R100" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K101" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q101" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R100" s="4" t="s">
+      <c r="R101" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="S100" s="4" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="S101" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M102" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R102" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="S102" s="4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q103" s="4" t="s">
+      <c r="S103" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q104" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="R103" s="4" t="s">
-[...4 lines deleted...]
-      <c r="Q104" s="4" t="s">
+      <c r="R104" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="11:21" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q105" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="S104" s="4" t="s">
-[...6 lines deleted...]
-    <row r="105" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S105" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="T105" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="106" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O106" s="4" t="s">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="T106" s="4" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="107" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M107" s="4" t="s">
+      <c r="O107" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R107" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U107" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M108" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R107" s="4" t="s">
-[...11 lines deleted...]
-        <v>5</v>
+      <c r="R108" s="4" t="s">
+        <v>4</v>
       </c>
       <c r="S108" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="U108" s="4" t="s">
+    </row>
+    <row r="109" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P109" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q109" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S109" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="U109" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="109" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-        <v>5</v>
+    <row r="110" spans="11:21" x14ac:dyDescent="0.2">
+      <c r="K110" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M110" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q111" s="4" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="S111" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q112" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S112" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="T112" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="113" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q113" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R112" s="4" t="s">
-[...6 lines deleted...]
-    <row r="113" spans="11:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="R113" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="S113" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U113" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="R114" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T114" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="115" spans="11:20" x14ac:dyDescent="0.2">
+    <row r="115" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P115" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R115" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T115" s="4" t="s">
         <v>56</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="U115" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="M116" s="38"/>
       <c r="P116" s="4" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="S118" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="120" spans="11:20" x14ac:dyDescent="0.2">
-      <c r="Q120" s="4" t="s">
+    <row r="117" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="K117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P117" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="W117" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="119" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="S119" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="123" spans="11:20" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="O65472" s="5"/>
+    <row r="121" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="P121" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q121" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="123" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="R123" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="Q124" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="127" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="T127" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65446" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="P65446" s="9"/>
+    </row>
+    <row r="65447" spans="16:16" x14ac:dyDescent="0.2">
+      <c r="P65447" s="38"/>
+    </row>
+    <row r="65448" spans="16:16" ht="15" x14ac:dyDescent="0.25">
+      <c r="P65448" s="5"/>
+    </row>
+    <row r="65472" spans="15:15" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="O65472" s="9"/>
     </row>
     <row r="65473" spans="15:15" ht="15" x14ac:dyDescent="0.25">
       <c r="O65473" s="5"/>
     </row>
+    <row r="65474" spans="15:15" ht="15" x14ac:dyDescent="0.25">
+      <c r="O65474" s="5"/>
+    </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A16:M16"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A13:M13"/>
-    <mergeCell ref="A35:M35"/>
-[...5 lines deleted...]
-    <mergeCell ref="A30:M30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="D3 D6 E27 D29 D31 E33" numberStoredAsText="1"/>
+    <ignoredError sqref="D3 D6 E28 D30 D32 E34" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>spalovny</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČHMÚ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>emise</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>