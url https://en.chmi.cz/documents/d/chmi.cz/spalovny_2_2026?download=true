--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spalovny\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E47E0730-D937-493D-8E8E-E8C33E3DC98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EB23FE5-F7EC-4FE4-8F55-52126871BFF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spalovny" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$110</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$112</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="163">
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ KOMUNÁLNÍHO ODPADU</t>
   </si>
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ PRŮMYSLOVÉHO A ZDRAVOTNICKÉHO ODPADU</t>
   </si>
   <si>
     <t xml:space="preserve">    </t>
   </si>
   <si>
     <t xml:space="preserve">AVE Kralupy s.r.o. </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Provozovatel</t>
   </si>
   <si>
     <t>Adresa provozovatele</t>
   </si>
   <si>
@@ -507,193 +507,274 @@
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">). </t>
     </r>
   </si>
   <si>
     <t>772848173</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka - Spalovna nebezpečných odpadů v areálu FN Motol</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2025]</t>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                                     2) ano (integrované povolení)                                                           V květnu 2026 byla spalovna v provozu.                                                 </t>
-[...5 lines deleted...]
-    <t>1) ne (TZL)                                                                                                 2) ano (integrované povolení)                                                                      V květnu 2026 byla linka č.1 provozována 274 hodin, linka č.2 byla v provozu 402,5 hodin.                                                                                                                Na lince č.1 došlo k překročení emisního limitu pro TZL              z důvodu havárie filtračních hadic, bude provedena jejich výměna.                                                                                     Dne 21.5. byla provedena kontrola ze strany ČIŽP.                         V termínech 22.5.a 25.5. proběhlo jednorázové měření emisí.                                                                                                 Od 1.1.2026 došlo ke změně názvu provozovatele (dříve Fakultní nemocnice v Motole) z důvodu sloučení dvou nemocnic.</t>
+    <t>Vodárenská správa Písek s.r.o.</t>
+  </si>
+  <si>
+    <t>Vodárenská správa Písek s.r.o. –  Stanice energetického využití kalu a biomasy ČOV Písek</t>
+  </si>
+  <si>
+    <t>ještě nebylo přiděleno</t>
+  </si>
+  <si>
+    <t>Velké náměstí 1,         397 01 Písek</t>
+  </si>
+  <si>
+    <t>Pod Portyčskými skalami,              397 01 Písek</t>
+  </si>
+  <si>
+    <t>Liberecký kraj</t>
+  </si>
+  <si>
+    <t>SPL Jablonec nad Nisou,              s.r.o.</t>
+  </si>
+  <si>
+    <t>SPL Jablonec nad Nisou,  s.r.o. –  Spalovna nebezpečných odpadů</t>
+  </si>
+  <si>
+    <t>Belgická 4613/1A,                      466 05 Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>Belgická 4613/ 1A,                      466 05 Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                                       V červnu 2026 pracovalo zařízení 720 hodin bez odstávky,           v provozu byly všechny čtyři kotle. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                             2) ano (integrované povolení)                                                                      V červnu 2026 byla linka č.1 provozována 213 hodin, linka č.2 byla v provozu 367 hodin.                                                                                                           Dne 15.6. došlo k poškození vyzdívky, 16.6. praskla trubka dochlazovacího výměníku.                                                                                               </t>
   </si>
   <si>
     <t>1) ano                                                                                                    2) ano (integrované povolení)                                     
-V květnu 2026 byla spalovna provozována 737,5 hodin.</t>
-[...17 lines deleted...]
-    <t>Pod Portyčskými skalami,              397 01 Písek</t>
+V červnu 2026 byla spalovna provozována 599 hodin.                   V období 1.–5.6. byla odstavena na čištění a drobné opravy.</t>
+  </si>
+  <si>
+    <r>
+      <t>1) ne (NO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, NH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)                                                                                           2) ano                                                                                                  V červnu 2026 byla spalovna provozována 344 hodin.                         Dne 11.6. došlo k překročení denního emisního limitu pro NO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> a NH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">1) ano                                                                                               2) ano                                         
-V květnu 2026 byla spalovna provozována ve dnech 1.5., 3.−8.5., 13.−21.5., 27.−29.5. a 31.5.2026.                                                                            Spáleno bylo 78,081 tun odpadu.                                             </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                                         2) ano                                                                                                                           V květnu 2026 byla spalovna provozována 626 hodin.              </t>
+V červnu 2026 byla spalovna provozována ve dnech 1.−4.6., 10.−12.6., 14.−19.6., 21.−26.6. a 28.−30.6.2026.                                                                            Spáleno bylo 106,15 tun odpadu.                                             </t>
+  </si>
+  <si>
+    <t>2) ano                                                                                                  V červnu 2026 bylo zařízení provozováno ve dnech 23.6., 24.6., 29.6. a 30.6.2026. Spáleno bylo 2,21 tun odpadu.                                                  Dne 6.6. byla provedena kontrola na místě, plnění emisních limitů zatím nebylo vyhodnoceno, kontrola není uzavřena.                                                                                Dosud nebyla podána souhrnná provozní evidence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                  2) ano (integrované povolení)                                                                                    V červnu 2026 bylo zařízení provozováno 446 hodin.                Dne 20.6. bylo odstaveno, zahájení provozu je plánováno na cca 24.7.2026.                                                                                 </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                         2) ano                                                                                                                           V červnu 2026 byla spalovna provozována 601 hodin.              Dne 8.6. byla provedena kontrola ze strany ČIŽP.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1) ano                                                                                                 2) ano (integrované povolení)                                                          Spaluje pouze vlastní odpady.                                                  V květnu 2026 byla doba chodu 737 hodin, spalování odpadních chlorovaných uhlovodíků (OCKW) probíhalo                                    655 hodin.                                                                                            </t>
+      <t xml:space="preserve">1) ano                                                                                                 2) ano (integrované povolení)                                                          Spaluje pouze vlastní odpady.                                                  V červnu 2026 byla doba chodu 719 hodin, spalování odpadních chlorovaných uhlovodíků (OCKW) probíhalo                                    705 hodin.                                                                                            </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>B</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>ylo provedeno čištění hořáku a filtrů.                           Proběhla kontrola ze strany ČIŽP v oblasti ochrany vod            a odpadového hospodářství.</t>
+      <t xml:space="preserve">ylo provedeno čištění hořáku a filtrů.                           </t>
     </r>
   </si>
   <si>
+    <t>2) ano                                                                                          Spalovna byla odstavena od 14.7.2024, kdy bylo oznámeno zahoření filtru na TZL a poškození technologie.              Dne 14.5.2026 byla vydána změna povolení provozu, která se týká úpravy technologie a navýšení kapacity (původně 2 200 t/rok).                                                                                     V červnu 2026 byla provozována v období 25.–26.6., kdy došlo k poruše na šoupěti zakládání.                            Nejedná se o řádný provoz, dodavatel odlaďuje poslední provozní detaily.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                        
+V červnu 2026 byla spalovna provozována 653 hodin.           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                                                                  V červnu 2026 bylo zařízení provozováno 16 hodin.                          </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                2) ano                                                                                               V červnu 2026 byla spalovna provozována 601 hodin.            Dne 12.6 byl do ISPOP vložen protokol z jednorázového měření emisí provedeného 28.4., všechny emisní limity byly splněny.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                             Spalovna je určena k likvidaci infekčního zdravotnického odpadu vznikajícího v provozu objektu, je provozována na základě množství shromážděných odpadů.                                   V červnu 2026 byla provozována 14 hodin.                                                  Dne 5.6 byl do ISPOP vložen protokol z jednorázového měření emisí provedeného 21.4., všechny emisní limity byly splněny.                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                      V červnu 2026 byla spalovna v běžném provozu 544,5 hodin.                                                                                                       </t>
+  </si>
+  <si>
     <t xml:space="preserve">1) ano                                                                                                      2) ano (integrované povolení)                                                                                          
-V květnu 2026 bylo zařízení v běžném provozu do 16.5., kdy byla zahájena plánovaná technologická odstávka, která byla ukončena 31.5.2026. V její době byl otevřen nouzový komín.                                                                                                 Dne 12.5. byly doručeny protokoly z jednorázového měření emisí kovů, PCDD/F a Benzo[a]pyrenu. Všechny emisní limity byly splněny.                                                                          Dne 19.5. přijala ČIŽP anonymní telefonické oznámení                o zápachu po celém Liberci z nějakého vysokého komína.            V daný den byla spalovna v odstávce a již studená, v kotli se pískovalo. </t>
-[...24 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V květnu 2026 byla spalovací linka č.1 provozována 720 hodin, linka č.2 byla v provozu 684 hodin. Spáleno bylo 369 tun odpadu.                                                                                </t>
+V červnu 2026 bylo zařízení v běžném provozu, pouze             v období 25.–26.6. došlo k blackoutu, při kterém byl otevřen nouzový komín.                                                                                               Den 26.6. byl vyřazen z měření z důvodu chybějících půlhodin pro platnou denní hodnotu následkem blackoutu, jedná se o první vyřazený den v aktuálním roce. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                                                               V červnu 2026 byla spalovna provozována 213 hodin.                                                                           Nouzový komín bez spalování odpadů byl v průběhu měsíce několikrát krátkodobě použit  z důvodu úniku plynu a  ztrátě podtlaku. Dne 29.6.došlo z důvodu extrémních teplot k výpadku kotelny a přerušení dodávky vody do spalovny, spalovna byla nucena přerušit provoz.                                                                                                                   Dne 17.6 byl do ISPOP vložen protokol z jednorázového měření emisí a ověření AMS provedeného 6.5.2026. Všechny emisní limity byly splněny, shoda byla prokázána.      </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                     2) ano (integrované povolení)                                                           V červnu 2026 byla spalovna v provozu.                                     Dne 8.6. bylo oznámeno, že v termínu od 20.7.do 15.11. bude probíhat plánovaná odstávka z důvodu čištění technologie a rozsáhlých provozních oprav technologických částí (kotel, sekundární spalovací komora, řídicí systém a další).                                                        Na dny 16.6. a 17.6. bylo oznámeno jednorázové měření emisí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                  Spalovna byla v červnu 2026 provozována v běžném režimu 21 dní. Spáleno bylo 65,517 tun odpadu.                    </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                     2) ano (integrované povolení)                                                                                        V červnu 2026 byla spalovna provozována 720 hodin bez odstávky, spáleno bylo 723,3 tun odpadu.                        Dne 19.6. byl do ISPOP vložen protokol z jednorázového měření emisí provedeného v dubnu, všechny emisní limity byly splněny.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1) ano                                                                                             2) ano                                                                             Spalovna byla v květnu 2026 provozována celkem 8 dní </t>
+      <t xml:space="preserve">1) ano                                                                                             2) ano                                                                             Spalovna byla v červnu 2026 provozována celkem 5 dní </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">(90,7 hodin), spáleno bylo 9,6 tun nemocničního odpadu.                                                                                      </t>
+      <t xml:space="preserve">(60,9 hodin), spáleno bylo 6 tun nemocničního odpadu.                                                                                      </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                                 2) ano (zkušební provoz)                                                                                V areálu byla vybudována nová spalovna, která nahradí tu stávající.                                                                                                Zkušební provoz byl zahájen 16.11.2025.                                                                                           V květnu 2026 byla provozována 22 dní (496 hodin), spáleno bylo 59,525 tun odpadu.                                                                                       </t>
-[...31 lines deleted...]
-    </r>
+    <t xml:space="preserve">1) ne (HCl)                                                                                                 2) ano (zkušební provoz)                                                                                V areálu byla vybudována nová spalovna, která nahradí tu stávající.                                                                                                Zkušební provoz byl zahájen 16.11.2025.                                                                                           V červnu 2026 byla provozována 26 dní (558,6 hodin), spáleno bylo 66,969 tun odpadu.                                                  Ve dnech 18.6. a 21.6. došlo k překročení denního emisního limitu pro HCl, ostatní emisní limity byly plněny. Tato skutečnost bude řešena v rámci plánované kontroly na 2. pololetí 2026.                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                           2) ano (integrované povolení)                                                                                              V červnu 2026 byl kotel K2 provozován 701 hodin, kotel K3 byl v provozu 700 hodin.                                                                                     Dohromady bylo spáleno 20 899,3 tun komunálního odpadu.                                                                                   Mimořádná krátkodobá odstávka obou kotlů z důvodu netěsnosti na regulovaném odběru turbogenerátoru proběhla v období 2.–3.6.2026.                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V červnu 2026 byla spalovací linka č.1 provozována 708 hodin, linka č.2 byla v provozu 570 hodin. Spáleno bylo 365 tun odpadu.                                                                              Dne  24.6. byla provedena plánovaná kontrola plnění podmínek integrovaného povolení a zákona o ochraně ovzduší, nebylo zjištěno porušení.                                   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Kč&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -1136,165 +1217,165 @@
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31884" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C7C0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="40319325"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31885" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D7C0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="40319325"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>962025</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>114299</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31886" name="Text Box 1563">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E7C0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3086100" y="40862250"/>
           <a:ext cx="95250" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
@@ -1595,51 +1676,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DP65474"/>
+  <dimension ref="A1:DP65476"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="56.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="4"/>
     <col min="15" max="16" width="9.140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:120" s="10" customFormat="1" ht="160.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -1933,51 +2014,51 @@
       <c r="E3" s="33">
         <v>732450771</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="16">
         <v>1998</v>
       </c>
       <c r="I3" s="17">
         <v>480000</v>
       </c>
       <c r="J3" s="17">
         <v>354851</v>
       </c>
       <c r="K3" s="17">
         <v>371326</v>
       </c>
       <c r="L3" s="17">
         <v>389559</v>
       </c>
       <c r="M3" s="18" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S3" s="5"/>
       <c r="T3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
@@ -2053,89 +2134,89 @@
       <c r="CS3" s="5"/>
       <c r="CT3" s="5"/>
       <c r="CU3" s="5"/>
       <c r="CV3" s="5"/>
       <c r="CW3" s="5"/>
       <c r="CX3" s="5"/>
       <c r="CY3" s="5"/>
       <c r="CZ3" s="5"/>
       <c r="DA3" s="5"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="5"/>
       <c r="DD3" s="5"/>
       <c r="DE3" s="5"/>
       <c r="DF3" s="5"/>
       <c r="DG3" s="5"/>
       <c r="DH3" s="5"/>
       <c r="DI3" s="5"/>
       <c r="DJ3" s="5"/>
       <c r="DK3" s="5"/>
       <c r="DL3" s="5"/>
       <c r="DM3" s="5"/>
       <c r="DN3" s="5"/>
       <c r="DO3" s="5"/>
       <c r="DP3" s="5"/>
     </row>
-    <row r="4" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:120" s="6" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="16">
         <v>49790480</v>
       </c>
       <c r="E4" s="16">
         <v>653270043</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>102</v>
       </c>
       <c r="H4" s="16">
         <v>2016</v>
       </c>
       <c r="I4" s="17">
         <v>133000</v>
       </c>
       <c r="J4" s="17">
         <v>117284</v>
       </c>
       <c r="K4" s="17">
         <v>115082</v>
       </c>
       <c r="L4" s="17">
         <v>126981</v>
       </c>
       <c r="M4" s="18" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="N4" s="5"/>
       <c r="O4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>56</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
@@ -2211,102 +2292,102 @@
       <c r="CS4" s="5"/>
       <c r="CT4" s="5"/>
       <c r="CU4" s="5"/>
       <c r="CV4" s="5"/>
       <c r="CW4" s="5"/>
       <c r="CX4" s="5"/>
       <c r="CY4" s="5"/>
       <c r="CZ4" s="5"/>
       <c r="DA4" s="5"/>
       <c r="DB4" s="5"/>
       <c r="DC4" s="5"/>
       <c r="DD4" s="5"/>
       <c r="DE4" s="5"/>
       <c r="DF4" s="5"/>
       <c r="DG4" s="5"/>
       <c r="DH4" s="5"/>
       <c r="DI4" s="5"/>
       <c r="DJ4" s="5"/>
       <c r="DK4" s="5"/>
       <c r="DL4" s="5"/>
       <c r="DM4" s="5"/>
       <c r="DN4" s="5"/>
       <c r="DO4" s="5"/>
       <c r="DP4" s="5"/>
     </row>
-    <row r="5" spans="1:120" s="6" customFormat="1" ht="194.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:120" s="6" customFormat="1" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>109</v>
       </c>
       <c r="D5" s="34">
         <v>64650251</v>
       </c>
       <c r="E5" s="34">
         <v>682030881</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="19">
         <v>1999</v>
       </c>
       <c r="I5" s="20">
         <v>96000</v>
       </c>
       <c r="J5" s="32">
         <v>90581</v>
       </c>
       <c r="K5" s="32">
         <v>90233</v>
       </c>
       <c r="L5" s="32">
         <v>86797</v>
       </c>
       <c r="M5" s="21" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="N5" s="5"/>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="R5" s="5" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
@@ -2375,89 +2456,89 @@
       <c r="CS5" s="5"/>
       <c r="CT5" s="5"/>
       <c r="CU5" s="5"/>
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
     </row>
-    <row r="6" spans="1:120" s="6" customFormat="1" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:120" s="6" customFormat="1" ht="141.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="34">
         <v>611110451</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="19">
         <v>1989</v>
       </c>
       <c r="I6" s="20">
         <v>260000</v>
       </c>
       <c r="J6" s="32">
         <v>246589</v>
       </c>
       <c r="K6" s="32">
         <v>247831</v>
       </c>
       <c r="L6" s="32">
         <v>250344</v>
       </c>
       <c r="M6" s="21" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="N6" s="5"/>
       <c r="O6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
@@ -2584,89 +2665,89 @@
         <v>4</v>
       </c>
       <c r="T7" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48"/>
       <c r="I8" s="48"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="49"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:120" ht="195" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:120" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>126</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>127</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="19">
         <v>728951001</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>88</v>
       </c>
       <c r="H9" s="19">
         <v>2005</v>
       </c>
       <c r="I9" s="20">
         <v>2940</v>
       </c>
       <c r="J9" s="17">
         <v>2123.3000000000002</v>
       </c>
       <c r="K9" s="17">
         <v>2020.9</v>
       </c>
       <c r="L9" s="17">
         <v>1896.8999999999999</v>
       </c>
       <c r="M9" s="21" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O9" s="46"/>
       <c r="P9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
@@ -2765,89 +2846,89 @@
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
     </row>
     <row r="10" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
       <c r="H10" s="48"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="49"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:120" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:120" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="19">
         <v>27935574</v>
       </c>
       <c r="E11" s="19">
         <v>672860551</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="19">
         <v>1976</v>
       </c>
       <c r="I11" s="20">
         <v>18000</v>
       </c>
       <c r="J11" s="17">
         <v>13255.4</v>
       </c>
       <c r="K11" s="17">
         <v>13319.7</v>
       </c>
       <c r="L11" s="17">
         <v>12300.6</v>
       </c>
       <c r="M11" s="21" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="N11" s="5"/>
       <c r="O11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
@@ -2961,51 +3042,51 @@
       <c r="E12" s="34">
         <v>602190081</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>113</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>114</v>
       </c>
       <c r="H12" s="43">
         <v>2024</v>
       </c>
       <c r="I12" s="20">
         <v>1000</v>
       </c>
       <c r="J12" s="17">
         <v>709</v>
       </c>
       <c r="K12" s="17">
         <v>0</v>
       </c>
       <c r="L12" s="17">
         <v>610</v>
       </c>
       <c r="M12" s="44" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="N12" s="5"/>
       <c r="Q12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
@@ -3130,163 +3211,163 @@
       <c r="E14" s="22">
         <v>755910031</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>58</v>
       </c>
       <c r="H14" s="22">
         <v>1990</v>
       </c>
       <c r="I14" s="20">
         <v>1800</v>
       </c>
       <c r="J14" s="17">
         <v>1407</v>
       </c>
       <c r="K14" s="17">
         <v>1267</v>
       </c>
       <c r="L14" s="17">
         <v>1245</v>
       </c>
       <c r="M14" s="42" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="O14" s="4"/>
-      <c r="P14" s="4"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:120" s="7" customFormat="1" ht="171.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="P14" s="38"/>
+    </row>
+    <row r="15" spans="1:120" s="7" customFormat="1" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D15" s="19">
         <v>28083610</v>
       </c>
       <c r="E15" s="22" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="F15" s="20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H15" s="22">
         <v>2022</v>
       </c>
       <c r="I15" s="20">
         <v>3900</v>
       </c>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="42" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
       <c r="H16" s="48"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="49"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
     </row>
-    <row r="17" spans="1:120" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:120" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="22">
         <v>25638955</v>
       </c>
       <c r="E17" s="22">
         <v>722248051</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>119</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="22">
         <v>1993</v>
       </c>
       <c r="I17" s="20">
         <v>2500</v>
       </c>
       <c r="J17" s="17">
         <v>2086</v>
       </c>
       <c r="K17" s="17">
         <v>1590</v>
       </c>
       <c r="L17" s="17">
         <v>2457</v>
       </c>
       <c r="M17" s="23" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="N17" s="5"/>
       <c r="O17" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R17" s="5" t="s">
         <v>78</v>
       </c>
       <c r="S17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="s">
         <v>78</v>
       </c>
       <c r="W17" s="5"/>
@@ -3385,89 +3466,89 @@
       <c r="DL17" s="5"/>
       <c r="DM17" s="5"/>
       <c r="DN17" s="5"/>
       <c r="DO17" s="5"/>
       <c r="DP17" s="5"/>
     </row>
     <row r="18" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
       <c r="H18" s="48"/>
       <c r="I18" s="48"/>
       <c r="J18" s="48"/>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="49"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
     </row>
-    <row r="19" spans="1:120" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:120" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="19">
         <v>28207882</v>
       </c>
       <c r="E19" s="19">
         <v>774878221</v>
       </c>
       <c r="F19" s="20" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>79</v>
       </c>
       <c r="H19" s="22">
         <v>2002</v>
       </c>
       <c r="I19" s="20">
         <v>5000</v>
       </c>
       <c r="J19" s="17">
         <v>2360.9</v>
       </c>
       <c r="K19" s="17">
         <v>2907</v>
       </c>
       <c r="L19" s="17">
         <v>3260</v>
       </c>
       <c r="M19" s="23" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="R19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
@@ -3548,128 +3629,120 @@
       <c r="CU19" s="5"/>
       <c r="CV19" s="5"/>
       <c r="CW19" s="5"/>
       <c r="CX19" s="5"/>
       <c r="CY19" s="5"/>
       <c r="CZ19" s="5"/>
       <c r="DA19" s="5"/>
       <c r="DB19" s="5"/>
       <c r="DC19" s="5"/>
       <c r="DD19" s="5"/>
       <c r="DE19" s="5"/>
       <c r="DF19" s="5"/>
       <c r="DG19" s="5"/>
       <c r="DH19" s="5"/>
       <c r="DI19" s="5"/>
       <c r="DJ19" s="5"/>
       <c r="DK19" s="5"/>
       <c r="DL19" s="5"/>
       <c r="DM19" s="5"/>
       <c r="DN19" s="5"/>
       <c r="DO19" s="5"/>
       <c r="DP19" s="5"/>
     </row>
     <row r="20" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="48"/>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="49"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
-      <c r="R20" s="7" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:120" s="6" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:120" ht="155.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="20" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>646870171</v>
+        <v>136</v>
+      </c>
+      <c r="D21" s="19">
+        <v>25024922</v>
+      </c>
+      <c r="E21" s="22">
+        <v>655970431</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="H21" s="22">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="I21" s="20">
-        <v>1900</v>
+        <v>2350</v>
       </c>
       <c r="J21" s="17">
-        <v>1051</v>
+        <v>1770</v>
       </c>
       <c r="K21" s="17">
-        <v>1313</v>
+        <v>740</v>
       </c>
       <c r="L21" s="17">
-        <v>1408</v>
+        <v>0</v>
       </c>
       <c r="M21" s="23" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="O21" s="46"/>
       <c r="P21" s="4" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="Q21" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="R21" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
@@ -3728,1034 +3801,892 @@
       <c r="CS21" s="5"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5"/>
       <c r="CW21" s="5"/>
       <c r="CX21" s="5"/>
       <c r="CY21" s="5"/>
       <c r="CZ21" s="5"/>
       <c r="DA21" s="5"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="5"/>
       <c r="DD21" s="5"/>
       <c r="DE21" s="5"/>
       <c r="DF21" s="5"/>
       <c r="DG21" s="5"/>
       <c r="DH21" s="5"/>
       <c r="DI21" s="5"/>
       <c r="DJ21" s="5"/>
       <c r="DK21" s="5"/>
       <c r="DL21" s="5"/>
       <c r="DM21" s="5"/>
       <c r="DN21" s="5"/>
       <c r="DO21" s="5"/>
       <c r="DP21" s="5"/>
     </row>
-    <row r="22" spans="1:120" s="6" customFormat="1" ht="93.75" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="N22" s="5"/>
+    <row r="22" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="48"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="49"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
-      <c r="Q22" s="5"/>
-[...3 lines deleted...]
-      <c r="S22" s="5" t="s">
+      <c r="R22" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:120" s="6" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="19">
+        <v>646870171</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="22">
+        <v>2017</v>
+      </c>
+      <c r="I23" s="20">
+        <v>1900</v>
+      </c>
+      <c r="J23" s="17">
+        <v>1051</v>
+      </c>
+      <c r="K23" s="17">
+        <v>1313</v>
+      </c>
+      <c r="L23" s="17">
+        <v>1408</v>
+      </c>
+      <c r="M23" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="T22" s="5"/>
-[...3 lines deleted...]
-      <c r="V22" s="5" t="s">
+      <c r="R23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="5"/>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="5"/>
+      <c r="BI23" s="5"/>
+      <c r="BJ23" s="5"/>
+      <c r="BK23" s="5"/>
+      <c r="BL23" s="5"/>
+      <c r="BM23" s="5"/>
+      <c r="BN23" s="5"/>
+      <c r="BO23" s="5"/>
+      <c r="BP23" s="5"/>
+      <c r="BQ23" s="5"/>
+      <c r="BR23" s="5"/>
+      <c r="BS23" s="5"/>
+      <c r="BT23" s="5"/>
+      <c r="BU23" s="5"/>
+      <c r="BV23" s="5"/>
+      <c r="BW23" s="5"/>
+      <c r="BX23" s="5"/>
+      <c r="BY23" s="5"/>
+      <c r="BZ23" s="5"/>
+      <c r="CA23" s="5"/>
+      <c r="CB23" s="5"/>
+      <c r="CC23" s="5"/>
+      <c r="CD23" s="5"/>
+      <c r="CE23" s="5"/>
+      <c r="CF23" s="5"/>
+      <c r="CG23" s="5"/>
+      <c r="CH23" s="5"/>
+      <c r="CI23" s="5"/>
+      <c r="CJ23" s="5"/>
+      <c r="CK23" s="5"/>
+      <c r="CL23" s="5"/>
+      <c r="CM23" s="5"/>
+      <c r="CN23" s="5"/>
+      <c r="CO23" s="5"/>
+      <c r="CP23" s="5"/>
+      <c r="CQ23" s="5"/>
+      <c r="CR23" s="5"/>
+      <c r="CS23" s="5"/>
+      <c r="CT23" s="5"/>
+      <c r="CU23" s="5"/>
+      <c r="CV23" s="5"/>
+      <c r="CW23" s="5"/>
+      <c r="CX23" s="5"/>
+      <c r="CY23" s="5"/>
+      <c r="CZ23" s="5"/>
+      <c r="DA23" s="5"/>
+      <c r="DB23" s="5"/>
+      <c r="DC23" s="5"/>
+      <c r="DD23" s="5"/>
+      <c r="DE23" s="5"/>
+      <c r="DF23" s="5"/>
+      <c r="DG23" s="5"/>
+      <c r="DH23" s="5"/>
+      <c r="DI23" s="5"/>
+      <c r="DJ23" s="5"/>
+      <c r="DK23" s="5"/>
+      <c r="DL23" s="5"/>
+      <c r="DM23" s="5"/>
+      <c r="DN23" s="5"/>
+      <c r="DO23" s="5"/>
+      <c r="DP23" s="5"/>
+    </row>
+    <row r="24" spans="1:120" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" s="34">
+        <v>60108711</v>
+      </c>
+      <c r="E24" s="19">
+        <v>521406142</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="G24" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="H24" s="22">
+        <v>2023</v>
+      </c>
+      <c r="I24" s="20">
+        <v>1250</v>
+      </c>
+      <c r="J24" s="17">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="K24" s="17">
+        <v>223.4</v>
+      </c>
+      <c r="L24" s="17">
+        <v>120</v>
+      </c>
+      <c r="M24" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="N24" s="5"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="V24" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="W22" s="5"/>
-[...99 lines deleted...]
-      <c r="A23" s="47" t="s">
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5"/>
+      <c r="BF24" s="5"/>
+      <c r="BG24" s="5"/>
+      <c r="BH24" s="5"/>
+      <c r="BI24" s="5"/>
+      <c r="BJ24" s="5"/>
+      <c r="BK24" s="5"/>
+      <c r="BL24" s="5"/>
+      <c r="BM24" s="5"/>
+      <c r="BN24" s="5"/>
+      <c r="BO24" s="5"/>
+      <c r="BP24" s="5"/>
+      <c r="BQ24" s="5"/>
+      <c r="BR24" s="5"/>
+      <c r="BS24" s="5"/>
+      <c r="BT24" s="5"/>
+      <c r="BU24" s="5"/>
+      <c r="BV24" s="5"/>
+      <c r="BW24" s="5"/>
+      <c r="BX24" s="5"/>
+      <c r="BY24" s="5"/>
+      <c r="BZ24" s="5"/>
+      <c r="CA24" s="5"/>
+      <c r="CB24" s="5"/>
+      <c r="CC24" s="5"/>
+      <c r="CD24" s="5"/>
+      <c r="CE24" s="5"/>
+      <c r="CF24" s="5"/>
+      <c r="CG24" s="5"/>
+      <c r="CH24" s="5"/>
+      <c r="CI24" s="5"/>
+      <c r="CJ24" s="5"/>
+      <c r="CK24" s="5"/>
+      <c r="CL24" s="5"/>
+      <c r="CM24" s="5"/>
+      <c r="CN24" s="5"/>
+      <c r="CO24" s="5"/>
+      <c r="CP24" s="5"/>
+      <c r="CQ24" s="5"/>
+      <c r="CR24" s="5"/>
+      <c r="CS24" s="5"/>
+      <c r="CT24" s="5"/>
+      <c r="CU24" s="5"/>
+      <c r="CV24" s="5"/>
+      <c r="CW24" s="5"/>
+      <c r="CX24" s="5"/>
+      <c r="CY24" s="5"/>
+      <c r="CZ24" s="5"/>
+      <c r="DA24" s="5"/>
+      <c r="DB24" s="5"/>
+      <c r="DC24" s="5"/>
+      <c r="DD24" s="5"/>
+      <c r="DE24" s="5"/>
+      <c r="DF24" s="5"/>
+      <c r="DG24" s="5"/>
+      <c r="DH24" s="5"/>
+      <c r="DI24" s="5"/>
+      <c r="DJ24" s="5"/>
+      <c r="DK24" s="5"/>
+      <c r="DL24" s="5"/>
+      <c r="DM24" s="5"/>
+      <c r="DN24" s="5"/>
+      <c r="DO24" s="5"/>
+      <c r="DP24" s="5"/>
+    </row>
+    <row r="25" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="48"/>
-[...110 lines deleted...]
-        <v>146</v>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="49"/>
+      <c r="O25" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q25" s="7" t="s">
-        <v>78</v>
-[...14 lines deleted...]
-    <row r="26" spans="1:120" s="6" customFormat="1" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:120" s="7" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="22">
+        <v>689250081</v>
+      </c>
+      <c r="F26" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="H26" s="22">
+        <v>1993</v>
+      </c>
+      <c r="I26" s="20">
+        <v>750</v>
+      </c>
+      <c r="J26" s="17">
+        <v>597</v>
+      </c>
+      <c r="K26" s="17">
+        <v>677.9</v>
+      </c>
+      <c r="L26" s="17">
+        <v>665.9</v>
+      </c>
+      <c r="M26" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:120" s="7" customFormat="1" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" s="22">
+        <v>42194920</v>
+      </c>
+      <c r="E27" s="22">
+        <v>765490013</v>
+      </c>
+      <c r="F27" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="H27" s="22">
+        <v>2007</v>
+      </c>
+      <c r="I27" s="22">
+        <v>90</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="K27" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="L27" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="M27" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="P27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="R27" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S27" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T27" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U27" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:120" s="6" customFormat="1" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="20" t="s">
         <v>104</v>
       </c>
-      <c r="C26" s="20" t="s">
+      <c r="C28" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D28" s="22">
         <v>27520536</v>
       </c>
-      <c r="E26" s="22">
+      <c r="E28" s="22">
         <v>717830023</v>
       </c>
-      <c r="F26" s="20" t="s">
+      <c r="F28" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="G26" s="20" t="s">
+      <c r="G28" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H28" s="22">
         <v>1994</v>
       </c>
-      <c r="I26" s="22">
+      <c r="I28" s="22">
         <v>750</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J28" s="17">
         <v>151.1</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K28" s="17">
         <v>406.2</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L28" s="17">
         <v>548.4</v>
       </c>
-      <c r="M26" s="23" t="s">
-[...12 lines deleted...]
-      <c r="R26" s="5" t="s">
+      <c r="M28" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P28" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R28" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="S26" s="5" t="s">
+      <c r="S28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="T26" s="5" t="s">
+      <c r="T28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U26" s="5" t="s">
+      <c r="U28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="V26" s="5" t="s">
+      <c r="V28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="W26" s="5"/>
-[...177 lines deleted...]
-      </c>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="5"/>
+      <c r="AN28" s="5"/>
+      <c r="AO28" s="5"/>
+      <c r="AP28" s="5"/>
+      <c r="AQ28" s="5"/>
+      <c r="AR28" s="5"/>
+      <c r="AS28" s="5"/>
+      <c r="AT28" s="5"/>
+      <c r="AU28" s="5"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5"/>
+      <c r="AX28" s="5"/>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="5"/>
+      <c r="BC28" s="5"/>
+      <c r="BD28" s="5"/>
+      <c r="BE28" s="5"/>
+      <c r="BF28" s="5"/>
+      <c r="BG28" s="5"/>
+      <c r="BH28" s="5"/>
+      <c r="BI28" s="5"/>
+      <c r="BJ28" s="5"/>
+      <c r="BK28" s="5"/>
+      <c r="BL28" s="5"/>
+      <c r="BM28" s="5"/>
+      <c r="BN28" s="5"/>
+      <c r="BO28" s="5"/>
+      <c r="BP28" s="5"/>
+      <c r="BQ28" s="5"/>
+      <c r="BR28" s="5"/>
+      <c r="BS28" s="5"/>
+      <c r="BT28" s="5"/>
+      <c r="BU28" s="5"/>
+      <c r="BV28" s="5"/>
+      <c r="BW28" s="5"/>
+      <c r="BX28" s="5"/>
+      <c r="BY28" s="5"/>
+      <c r="BZ28" s="5"/>
+      <c r="CA28" s="5"/>
+      <c r="CB28" s="5"/>
+      <c r="CC28" s="5"/>
+      <c r="CD28" s="5"/>
+      <c r="CE28" s="5"/>
+      <c r="CF28" s="5"/>
+      <c r="CG28" s="5"/>
+      <c r="CH28" s="5"/>
+      <c r="CI28" s="5"/>
+      <c r="CJ28" s="5"/>
+      <c r="CK28" s="5"/>
+      <c r="CL28" s="5"/>
+      <c r="CM28" s="5"/>
+      <c r="CN28" s="5"/>
+      <c r="CO28" s="5"/>
+      <c r="CP28" s="5"/>
+      <c r="CQ28" s="5"/>
+      <c r="CR28" s="5"/>
+      <c r="CS28" s="5"/>
+      <c r="CT28" s="5"/>
+      <c r="CU28" s="5"/>
+      <c r="CV28" s="5"/>
+      <c r="CW28" s="5"/>
+      <c r="CX28" s="5"/>
+      <c r="CY28" s="5"/>
+      <c r="CZ28" s="5"/>
+      <c r="DA28" s="5"/>
+      <c r="DB28" s="5"/>
+      <c r="DC28" s="5"/>
+      <c r="DD28" s="5"/>
+      <c r="DE28" s="5"/>
+      <c r="DF28" s="5"/>
+      <c r="DG28" s="5"/>
+      <c r="DH28" s="5"/>
+      <c r="DI28" s="5"/>
+      <c r="DJ28" s="5"/>
+      <c r="DK28" s="5"/>
+      <c r="DL28" s="5"/>
+      <c r="DM28" s="5"/>
+      <c r="DN28" s="5"/>
+      <c r="DO28" s="5"/>
+      <c r="DP28" s="5"/>
     </row>
     <row r="29" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="47" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="48"/>
       <c r="I29" s="48"/>
       <c r="J29" s="48"/>
       <c r="K29" s="48"/>
       <c r="L29" s="48"/>
       <c r="M29" s="49"/>
-      <c r="N29" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="4"/>
-      <c r="P29" s="4" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="P29" s="4"/>
+      <c r="R29" s="7" t="s">
+        <v>4</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="T29" s="7" t="s">
-[...29 lines deleted...]
-        <v>780</v>
+    </row>
+    <row r="30" spans="1:120" s="7" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="22">
+        <v>61459364</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" s="22">
+        <v>2005</v>
+      </c>
+      <c r="I30" s="20">
+        <v>1900</v>
       </c>
       <c r="J30" s="17">
-        <v>795.4</v>
+        <v>1621</v>
       </c>
       <c r="K30" s="17">
-        <v>763.1</v>
+        <v>1540</v>
       </c>
       <c r="L30" s="17">
-        <v>768.4</v>
-[...5 lines deleted...]
-      <c r="P30" s="4"/>
+        <v>1569</v>
+      </c>
+      <c r="M30" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P30" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="Q30" s="7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R30" s="7" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>5</v>
+      </c>
+      <c r="U30" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="47" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
       <c r="M31" s="49"/>
-      <c r="N31" s="5"/>
-      <c r="O31" s="4" t="s">
+      <c r="N31" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q31" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S31" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T31" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:120" s="7" customFormat="1" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="34">
+        <v>793410111</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G32" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" s="19">
+        <v>1994</v>
+      </c>
+      <c r="I32" s="19">
+        <v>780</v>
+      </c>
+      <c r="J32" s="17">
+        <v>795.4</v>
+      </c>
+      <c r="K32" s="17">
+        <v>763.1</v>
+      </c>
+      <c r="L32" s="17">
+        <v>768.4</v>
+      </c>
+      <c r="M32" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S32" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T32" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="48"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="P31" s="4" t="s">
-[...9 lines deleted...]
-      <c r="T31" s="5" t="s">
+      <c r="P33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S33"/>
+      <c r="T33" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U31" s="5"/>
-[...324 lines deleted...]
-      </c>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
       <c r="W33" s="5"/>
       <c r="X33" s="5"/>
       <c r="Y33" s="5"/>
       <c r="Z33" s="5"/>
       <c r="AA33" s="5"/>
       <c r="AB33" s="5"/>
       <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5"/>
       <c r="AG33" s="5"/>
       <c r="AH33" s="5"/>
       <c r="AI33" s="5"/>
       <c r="AJ33" s="5"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="5"/>
       <c r="AM33" s="5"/>
       <c r="AN33" s="5"/>
       <c r="AO33" s="5"/>
       <c r="AP33" s="5"/>
       <c r="AQ33" s="5"/>
       <c r="AR33" s="5"/>
       <c r="AS33" s="5"/>
       <c r="AT33" s="5"/>
       <c r="AU33" s="5"/>
@@ -4811,490 +4742,529 @@
       <c r="CS33" s="5"/>
       <c r="CT33" s="5"/>
       <c r="CU33" s="5"/>
       <c r="CV33" s="5"/>
       <c r="CW33" s="5"/>
       <c r="CX33" s="5"/>
       <c r="CY33" s="5"/>
       <c r="CZ33" s="5"/>
       <c r="DA33" s="5"/>
       <c r="DB33" s="5"/>
       <c r="DC33" s="5"/>
       <c r="DD33" s="5"/>
       <c r="DE33" s="5"/>
       <c r="DF33" s="5"/>
       <c r="DG33" s="5"/>
       <c r="DH33" s="5"/>
       <c r="DI33" s="5"/>
       <c r="DJ33" s="5"/>
       <c r="DK33" s="5"/>
       <c r="DL33" s="5"/>
       <c r="DM33" s="5"/>
       <c r="DN33" s="5"/>
       <c r="DO33" s="5"/>
       <c r="DP33" s="5"/>
     </row>
-    <row r="34" spans="1:120" s="7" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:120" s="6" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C34" s="19" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>91</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="34">
+        <v>776430491</v>
       </c>
       <c r="F34" s="19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H34" s="19">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="I34" s="20">
-        <v>350</v>
+        <v>10000</v>
       </c>
       <c r="J34" s="17">
-        <v>347</v>
+        <v>5860.1</v>
       </c>
       <c r="K34" s="17">
-        <v>349</v>
+        <v>7892.9</v>
       </c>
       <c r="L34" s="17">
-        <v>350</v>
+        <v>8657.7999999999993</v>
       </c>
       <c r="M34" s="21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="O34" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N34" s="5"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R34" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="P34" s="4"/>
-[...19 lines deleted...]
-    <row r="35" spans="1:120" s="7" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S34" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5"/>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="5"/>
+      <c r="AF34" s="5"/>
+      <c r="AG34" s="5"/>
+      <c r="AH34" s="5"/>
+      <c r="AI34" s="5"/>
+      <c r="AJ34" s="5"/>
+      <c r="AK34" s="5"/>
+      <c r="AL34" s="5"/>
+      <c r="AM34" s="5"/>
+      <c r="AN34" s="5"/>
+      <c r="AO34" s="5"/>
+      <c r="AP34" s="5"/>
+      <c r="AQ34" s="5"/>
+      <c r="AR34" s="5"/>
+      <c r="AS34" s="5"/>
+      <c r="AT34" s="5"/>
+      <c r="AU34" s="5"/>
+      <c r="AV34" s="5"/>
+      <c r="AW34" s="5"/>
+      <c r="AX34" s="5"/>
+      <c r="AY34" s="5"/>
+      <c r="AZ34" s="5"/>
+      <c r="BA34" s="5"/>
+      <c r="BB34" s="5"/>
+      <c r="BC34" s="5"/>
+      <c r="BD34" s="5"/>
+      <c r="BE34" s="5"/>
+      <c r="BF34" s="5"/>
+      <c r="BG34" s="5"/>
+      <c r="BH34" s="5"/>
+      <c r="BI34" s="5"/>
+      <c r="BJ34" s="5"/>
+      <c r="BK34" s="5"/>
+      <c r="BL34" s="5"/>
+      <c r="BM34" s="5"/>
+      <c r="BN34" s="5"/>
+      <c r="BO34" s="5"/>
+      <c r="BP34" s="5"/>
+      <c r="BQ34" s="5"/>
+      <c r="BR34" s="5"/>
+      <c r="BS34" s="5"/>
+      <c r="BT34" s="5"/>
+      <c r="BU34" s="5"/>
+      <c r="BV34" s="5"/>
+      <c r="BW34" s="5"/>
+      <c r="BX34" s="5"/>
+      <c r="BY34" s="5"/>
+      <c r="BZ34" s="5"/>
+      <c r="CA34" s="5"/>
+      <c r="CB34" s="5"/>
+      <c r="CC34" s="5"/>
+      <c r="CD34" s="5"/>
+      <c r="CE34" s="5"/>
+      <c r="CF34" s="5"/>
+      <c r="CG34" s="5"/>
+      <c r="CH34" s="5"/>
+      <c r="CI34" s="5"/>
+      <c r="CJ34" s="5"/>
+      <c r="CK34" s="5"/>
+      <c r="CL34" s="5"/>
+      <c r="CM34" s="5"/>
+      <c r="CN34" s="5"/>
+      <c r="CO34" s="5"/>
+      <c r="CP34" s="5"/>
+      <c r="CQ34" s="5"/>
+      <c r="CR34" s="5"/>
+      <c r="CS34" s="5"/>
+      <c r="CT34" s="5"/>
+      <c r="CU34" s="5"/>
+      <c r="CV34" s="5"/>
+      <c r="CW34" s="5"/>
+      <c r="CX34" s="5"/>
+      <c r="CY34" s="5"/>
+      <c r="CZ34" s="5"/>
+      <c r="DA34" s="5"/>
+      <c r="DB34" s="5"/>
+      <c r="DC34" s="5"/>
+      <c r="DD34" s="5"/>
+      <c r="DE34" s="5"/>
+      <c r="DF34" s="5"/>
+      <c r="DG34" s="5"/>
+      <c r="DH34" s="5"/>
+      <c r="DI34" s="5"/>
+      <c r="DJ34" s="5"/>
+      <c r="DK34" s="5"/>
+      <c r="DL34" s="5"/>
+      <c r="DM34" s="5"/>
+      <c r="DN34" s="5"/>
+      <c r="DO34" s="5"/>
+      <c r="DP34" s="5"/>
+    </row>
+    <row r="35" spans="1:120" s="6" customFormat="1" ht="122.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" s="19">
+        <v>25638955</v>
+      </c>
+      <c r="E35" s="19">
+        <v>635988081</v>
+      </c>
+      <c r="F35" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="G35" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="19">
+        <v>1993</v>
+      </c>
+      <c r="I35" s="20">
+        <v>4730</v>
+      </c>
+      <c r="J35" s="17">
+        <v>4512</v>
+      </c>
+      <c r="K35" s="17">
+        <v>4458</v>
+      </c>
+      <c r="L35" s="17">
+        <v>4336</v>
+      </c>
+      <c r="M35" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P35" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S35" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="V35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="W35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5"/>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="5"/>
+      <c r="AF35" s="5"/>
+      <c r="AG35" s="5"/>
+      <c r="AH35" s="5"/>
+      <c r="AI35" s="5"/>
+      <c r="AJ35" s="5"/>
+      <c r="AK35" s="5"/>
+      <c r="AL35" s="5"/>
+      <c r="AM35" s="5"/>
+      <c r="AN35" s="5"/>
+      <c r="AO35" s="5"/>
+      <c r="AP35" s="5"/>
+      <c r="AQ35" s="5"/>
+      <c r="AR35" s="5"/>
+      <c r="AS35" s="5"/>
+      <c r="AT35" s="5"/>
+      <c r="AU35" s="5"/>
+      <c r="AV35" s="5"/>
+      <c r="AW35" s="5"/>
+      <c r="AX35" s="5"/>
+      <c r="AY35" s="5"/>
+      <c r="AZ35" s="5"/>
+      <c r="BA35" s="5"/>
+      <c r="BB35" s="5"/>
+      <c r="BC35" s="5"/>
+      <c r="BD35" s="5"/>
+      <c r="BE35" s="5"/>
+      <c r="BF35" s="5"/>
+      <c r="BG35" s="5"/>
+      <c r="BH35" s="5"/>
+      <c r="BI35" s="5"/>
+      <c r="BJ35" s="5"/>
+      <c r="BK35" s="5"/>
+      <c r="BL35" s="5"/>
+      <c r="BM35" s="5"/>
+      <c r="BN35" s="5"/>
+      <c r="BO35" s="5"/>
+      <c r="BP35" s="5"/>
+      <c r="BQ35" s="5"/>
+      <c r="BR35" s="5"/>
+      <c r="BS35" s="5"/>
+      <c r="BT35" s="5"/>
+      <c r="BU35" s="5"/>
+      <c r="BV35" s="5"/>
+      <c r="BW35" s="5"/>
+      <c r="BX35" s="5"/>
+      <c r="BY35" s="5"/>
+      <c r="BZ35" s="5"/>
+      <c r="CA35" s="5"/>
+      <c r="CB35" s="5"/>
+      <c r="CC35" s="5"/>
+      <c r="CD35" s="5"/>
+      <c r="CE35" s="5"/>
+      <c r="CF35" s="5"/>
+      <c r="CG35" s="5"/>
+      <c r="CH35" s="5"/>
+      <c r="CI35" s="5"/>
+      <c r="CJ35" s="5"/>
+      <c r="CK35" s="5"/>
+      <c r="CL35" s="5"/>
+      <c r="CM35" s="5"/>
+      <c r="CN35" s="5"/>
+      <c r="CO35" s="5"/>
+      <c r="CP35" s="5"/>
+      <c r="CQ35" s="5"/>
+      <c r="CR35" s="5"/>
+      <c r="CS35" s="5"/>
+      <c r="CT35" s="5"/>
+      <c r="CU35" s="5"/>
+      <c r="CV35" s="5"/>
+      <c r="CW35" s="5"/>
+      <c r="CX35" s="5"/>
+      <c r="CY35" s="5"/>
+      <c r="CZ35" s="5"/>
+      <c r="DA35" s="5"/>
+      <c r="DB35" s="5"/>
+      <c r="DC35" s="5"/>
+      <c r="DD35" s="5"/>
+      <c r="DE35" s="5"/>
+      <c r="DF35" s="5"/>
+      <c r="DG35" s="5"/>
+      <c r="DH35" s="5"/>
+      <c r="DI35" s="5"/>
+      <c r="DJ35" s="5"/>
+      <c r="DK35" s="5"/>
+      <c r="DL35" s="5"/>
+      <c r="DM35" s="5"/>
+      <c r="DN35" s="5"/>
+      <c r="DO35" s="5"/>
+      <c r="DP35" s="5"/>
+    </row>
+    <row r="36" spans="1:120" s="7" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C36" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D36" s="19">
+        <v>27660915</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="G36" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="H36" s="19">
+        <v>1996</v>
+      </c>
+      <c r="I36" s="20">
+        <v>350</v>
+      </c>
+      <c r="J36" s="17">
+        <v>347</v>
+      </c>
+      <c r="K36" s="17">
+        <v>349</v>
+      </c>
+      <c r="L36" s="17">
+        <v>350</v>
+      </c>
+      <c r="M36" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S36" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="T36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U36" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="V36" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:120" s="7" customFormat="1" ht="168" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="D35" s="19">
+      <c r="D37" s="19">
         <v>27660915</v>
       </c>
-      <c r="E35" s="34" t="s">
+      <c r="E37" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="F35" s="19" t="s">
+      <c r="F37" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="G35" s="19" t="s">
+      <c r="G37" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="H35" s="19">
+      <c r="H37" s="19">
         <v>2025</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I37" s="20">
         <v>1000</v>
       </c>
-      <c r="J35" s="17">
+      <c r="J37" s="17">
         <v>0</v>
       </c>
-      <c r="K35" s="17">
+      <c r="K37" s="17">
         <v>0</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L37" s="17">
         <v>9.4</v>
       </c>
-      <c r="M35" s="21" t="s">
-[...4 lines deleted...]
-      <c r="R35" s="7" t="s">
+      <c r="M37" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+      <c r="R37" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="S35" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A36" s="47" t="s">
+      <c r="S37" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T37" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="U37" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="V37" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="W37" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B36" s="48"/>
-[...301 lines deleted...]
-      <c r="M38" s="27"/>
+      <c r="B38" s="48"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="48"/>
+      <c r="H38" s="48"/>
+      <c r="I38" s="48"/>
+      <c r="J38" s="48"/>
+      <c r="K38" s="48"/>
+      <c r="L38" s="48"/>
+      <c r="M38" s="49"/>
       <c r="N38" s="5"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
-      <c r="Q38" s="5" t="s">
-[...4 lines deleted...]
-      <c r="T38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S38" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="T38" s="5" t="s">
+        <v>5</v>
+      </c>
       <c r="U38" s="5"/>
       <c r="V38" s="5"/>
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="5"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="5"/>
       <c r="AF38" s="5"/>
       <c r="AG38" s="5"/>
       <c r="AH38" s="5"/>
       <c r="AI38" s="5"/>
       <c r="AJ38" s="5"/>
       <c r="AK38" s="5"/>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
       <c r="AN38" s="5"/>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
       <c r="AR38" s="5"/>
       <c r="AS38" s="5"/>
@@ -5350,78 +5320,117 @@
       <c r="CQ38" s="5"/>
       <c r="CR38" s="5"/>
       <c r="CS38" s="5"/>
       <c r="CT38" s="5"/>
       <c r="CU38" s="5"/>
       <c r="CV38" s="5"/>
       <c r="CW38" s="5"/>
       <c r="CX38" s="5"/>
       <c r="CY38" s="5"/>
       <c r="CZ38" s="5"/>
       <c r="DA38" s="5"/>
       <c r="DB38" s="5"/>
       <c r="DC38" s="5"/>
       <c r="DD38" s="5"/>
       <c r="DE38" s="5"/>
       <c r="DF38" s="5"/>
       <c r="DG38" s="5"/>
       <c r="DH38" s="5"/>
       <c r="DI38" s="5"/>
       <c r="DJ38" s="5"/>
       <c r="DK38" s="5"/>
       <c r="DL38" s="5"/>
       <c r="DM38" s="5"/>
       <c r="DN38" s="5"/>
       <c r="DO38" s="5"/>
-    </row>
-[...15 lines deleted...]
-      <c r="M39" s="27"/>
+      <c r="DP38" s="5"/>
+    </row>
+    <row r="39" spans="1:120" s="6" customFormat="1" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" s="19">
+        <v>25638955</v>
+      </c>
+      <c r="E39" s="34">
+        <v>713838061</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="G39" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" s="19">
+        <v>2000</v>
+      </c>
+      <c r="I39" s="20">
+        <v>25000</v>
+      </c>
+      <c r="J39" s="17">
+        <v>16567</v>
+      </c>
+      <c r="K39" s="17">
+        <v>19195</v>
+      </c>
+      <c r="L39" s="17">
+        <v>21840</v>
+      </c>
+      <c r="M39" s="21" t="s">
+        <v>156</v>
+      </c>
       <c r="N39" s="5"/>
-      <c r="O39" s="4"/>
-[...3 lines deleted...]
-      <c r="S39" s="5"/>
+      <c r="O39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P39" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q39" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R39" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="S39" s="5" t="s">
+        <v>5</v>
+      </c>
       <c r="T39" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="U39" s="5"/>
-      <c r="V39" s="5"/>
+      <c r="U39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="V39" s="5" t="s">
+        <v>5</v>
+      </c>
       <c r="W39" s="5"/>
       <c r="X39" s="5"/>
       <c r="Y39" s="5"/>
       <c r="Z39" s="5"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="5"/>
       <c r="AC39" s="5"/>
       <c r="AD39" s="5"/>
       <c r="AE39" s="5"/>
       <c r="AF39" s="5"/>
       <c r="AG39" s="5"/>
       <c r="AH39" s="5"/>
       <c r="AI39" s="5"/>
       <c r="AJ39" s="5"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="5"/>
       <c r="AM39" s="5"/>
       <c r="AN39" s="5"/>
       <c r="AO39" s="5"/>
       <c r="AP39" s="5"/>
       <c r="AQ39" s="5"/>
       <c r="AR39" s="5"/>
       <c r="AS39" s="5"/>
       <c r="AT39" s="5"/>
       <c r="AU39" s="5"/>
@@ -5477,72 +5486,68 @@
       <c r="CS39" s="5"/>
       <c r="CT39" s="5"/>
       <c r="CU39" s="5"/>
       <c r="CV39" s="5"/>
       <c r="CW39" s="5"/>
       <c r="CX39" s="5"/>
       <c r="CY39" s="5"/>
       <c r="CZ39" s="5"/>
       <c r="DA39" s="5"/>
       <c r="DB39" s="5"/>
       <c r="DC39" s="5"/>
       <c r="DD39" s="5"/>
       <c r="DE39" s="5"/>
       <c r="DF39" s="5"/>
       <c r="DG39" s="5"/>
       <c r="DH39" s="5"/>
       <c r="DI39" s="5"/>
       <c r="DJ39" s="5"/>
       <c r="DK39" s="5"/>
       <c r="DL39" s="5"/>
       <c r="DM39" s="5"/>
       <c r="DN39" s="5"/>
       <c r="DO39" s="5"/>
     </row>
     <row r="40" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="24"/>
       <c r="B40" s="24"/>
       <c r="C40" s="25"/>
       <c r="D40" s="26"/>
       <c r="E40" s="25"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="27"/>
       <c r="N40" s="5"/>
       <c r="O40" s="4"/>
-      <c r="P40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P40" s="4"/>
       <c r="Q40" s="5" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
       <c r="W40" s="5"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="5"/>
       <c r="AI40" s="5"/>
       <c r="AJ40" s="5"/>
       <c r="AK40" s="5"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
@@ -5603,933 +5608,1197 @@
       <c r="CR40" s="5"/>
       <c r="CS40" s="5"/>
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
       <c r="DB40" s="5"/>
       <c r="DC40" s="5"/>
       <c r="DD40" s="5"/>
       <c r="DE40" s="5"/>
       <c r="DF40" s="5"/>
       <c r="DG40" s="5"/>
       <c r="DH40" s="5"/>
       <c r="DI40" s="5"/>
       <c r="DJ40" s="5"/>
       <c r="DK40" s="5"/>
       <c r="DL40" s="5"/>
       <c r="DM40" s="5"/>
       <c r="DN40" s="5"/>
       <c r="DO40" s="5"/>
     </row>
-    <row r="41" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="24"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U41" s="5"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="5"/>
+      <c r="AB41" s="5"/>
+      <c r="AC41" s="5"/>
+      <c r="AD41" s="5"/>
+      <c r="AE41" s="5"/>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="5"/>
+      <c r="AH41" s="5"/>
+      <c r="AI41" s="5"/>
+      <c r="AJ41" s="5"/>
+      <c r="AK41" s="5"/>
+      <c r="AL41" s="5"/>
+      <c r="AM41" s="5"/>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="5"/>
+      <c r="AT41" s="5"/>
+      <c r="AU41" s="5"/>
+      <c r="AV41" s="5"/>
+      <c r="AW41" s="5"/>
+      <c r="AX41" s="5"/>
+      <c r="AY41" s="5"/>
+      <c r="AZ41" s="5"/>
+      <c r="BA41" s="5"/>
+      <c r="BB41" s="5"/>
+      <c r="BC41" s="5"/>
+      <c r="BD41" s="5"/>
+      <c r="BE41" s="5"/>
+      <c r="BF41" s="5"/>
+      <c r="BG41" s="5"/>
+      <c r="BH41" s="5"/>
+      <c r="BI41" s="5"/>
+      <c r="BJ41" s="5"/>
+      <c r="BK41" s="5"/>
+      <c r="BL41" s="5"/>
+      <c r="BM41" s="5"/>
+      <c r="BN41" s="5"/>
+      <c r="BO41" s="5"/>
+      <c r="BP41" s="5"/>
+      <c r="BQ41" s="5"/>
+      <c r="BR41" s="5"/>
+      <c r="BS41" s="5"/>
+      <c r="BT41" s="5"/>
+      <c r="BU41" s="5"/>
+      <c r="BV41" s="5"/>
+      <c r="BW41" s="5"/>
+      <c r="BX41" s="5"/>
+      <c r="BY41" s="5"/>
+      <c r="BZ41" s="5"/>
+      <c r="CA41" s="5"/>
+      <c r="CB41" s="5"/>
+      <c r="CC41" s="5"/>
+      <c r="CD41" s="5"/>
+      <c r="CE41" s="5"/>
+      <c r="CF41" s="5"/>
+      <c r="CG41" s="5"/>
+      <c r="CH41" s="5"/>
+      <c r="CI41" s="5"/>
+      <c r="CJ41" s="5"/>
+      <c r="CK41" s="5"/>
+      <c r="CL41" s="5"/>
+      <c r="CM41" s="5"/>
+      <c r="CN41" s="5"/>
+      <c r="CO41" s="5"/>
+      <c r="CP41" s="5"/>
+      <c r="CQ41" s="5"/>
+      <c r="CR41" s="5"/>
+      <c r="CS41" s="5"/>
+      <c r="CT41" s="5"/>
+      <c r="CU41" s="5"/>
+      <c r="CV41" s="5"/>
+      <c r="CW41" s="5"/>
+      <c r="CX41" s="5"/>
+      <c r="CY41" s="5"/>
+      <c r="CZ41" s="5"/>
+      <c r="DA41" s="5"/>
+      <c r="DB41" s="5"/>
+      <c r="DC41" s="5"/>
+      <c r="DD41" s="5"/>
+      <c r="DE41" s="5"/>
+      <c r="DF41" s="5"/>
+      <c r="DG41" s="5"/>
+      <c r="DH41" s="5"/>
+      <c r="DI41" s="5"/>
+      <c r="DJ41" s="5"/>
+      <c r="DK41" s="5"/>
+      <c r="DL41" s="5"/>
+      <c r="DM41" s="5"/>
+      <c r="DN41" s="5"/>
+      <c r="DO41" s="5"/>
+    </row>
+    <row r="42" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="24"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q42" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5"/>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="5"/>
+      <c r="AD42" s="5"/>
+      <c r="AE42" s="5"/>
+      <c r="AF42" s="5"/>
+      <c r="AG42" s="5"/>
+      <c r="AH42" s="5"/>
+      <c r="AI42" s="5"/>
+      <c r="AJ42" s="5"/>
+      <c r="AK42" s="5"/>
+      <c r="AL42" s="5"/>
+      <c r="AM42" s="5"/>
+      <c r="AN42" s="5"/>
+      <c r="AO42" s="5"/>
+      <c r="AP42" s="5"/>
+      <c r="AQ42" s="5"/>
+      <c r="AR42" s="5"/>
+      <c r="AS42" s="5"/>
+      <c r="AT42" s="5"/>
+      <c r="AU42" s="5"/>
+      <c r="AV42" s="5"/>
+      <c r="AW42" s="5"/>
+      <c r="AX42" s="5"/>
+      <c r="AY42" s="5"/>
+      <c r="AZ42" s="5"/>
+      <c r="BA42" s="5"/>
+      <c r="BB42" s="5"/>
+      <c r="BC42" s="5"/>
+      <c r="BD42" s="5"/>
+      <c r="BE42" s="5"/>
+      <c r="BF42" s="5"/>
+      <c r="BG42" s="5"/>
+      <c r="BH42" s="5"/>
+      <c r="BI42" s="5"/>
+      <c r="BJ42" s="5"/>
+      <c r="BK42" s="5"/>
+      <c r="BL42" s="5"/>
+      <c r="BM42" s="5"/>
+      <c r="BN42" s="5"/>
+      <c r="BO42" s="5"/>
+      <c r="BP42" s="5"/>
+      <c r="BQ42" s="5"/>
+      <c r="BR42" s="5"/>
+      <c r="BS42" s="5"/>
+      <c r="BT42" s="5"/>
+      <c r="BU42" s="5"/>
+      <c r="BV42" s="5"/>
+      <c r="BW42" s="5"/>
+      <c r="BX42" s="5"/>
+      <c r="BY42" s="5"/>
+      <c r="BZ42" s="5"/>
+      <c r="CA42" s="5"/>
+      <c r="CB42" s="5"/>
+      <c r="CC42" s="5"/>
+      <c r="CD42" s="5"/>
+      <c r="CE42" s="5"/>
+      <c r="CF42" s="5"/>
+      <c r="CG42" s="5"/>
+      <c r="CH42" s="5"/>
+      <c r="CI42" s="5"/>
+      <c r="CJ42" s="5"/>
+      <c r="CK42" s="5"/>
+      <c r="CL42" s="5"/>
+      <c r="CM42" s="5"/>
+      <c r="CN42" s="5"/>
+      <c r="CO42" s="5"/>
+      <c r="CP42" s="5"/>
+      <c r="CQ42" s="5"/>
+      <c r="CR42" s="5"/>
+      <c r="CS42" s="5"/>
+      <c r="CT42" s="5"/>
+      <c r="CU42" s="5"/>
+      <c r="CV42" s="5"/>
+      <c r="CW42" s="5"/>
+      <c r="CX42" s="5"/>
+      <c r="CY42" s="5"/>
+      <c r="CZ42" s="5"/>
+      <c r="DA42" s="5"/>
+      <c r="DB42" s="5"/>
+      <c r="DC42" s="5"/>
+      <c r="DD42" s="5"/>
+      <c r="DE42" s="5"/>
+      <c r="DF42" s="5"/>
+      <c r="DG42" s="5"/>
+      <c r="DH42" s="5"/>
+      <c r="DI42" s="5"/>
+      <c r="DJ42" s="5"/>
+      <c r="DK42" s="5"/>
+      <c r="DL42" s="5"/>
+      <c r="DM42" s="5"/>
+      <c r="DN42" s="5"/>
+      <c r="DO42" s="5"/>
+    </row>
+    <row r="43" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="40" t="s">
         <v>124</v>
       </c>
-      <c r="B41" s="29"/>
-[...63 lines deleted...]
-      <c r="A43" s="28"/>
       <c r="B43" s="29"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="30"/>
       <c r="F43" s="29"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
-      <c r="K43"/>
+      <c r="K43" s="28"/>
       <c r="L43" s="28"/>
-      <c r="M43" s="4" t="s">
-        <v>2</v>
+      <c r="M43" s="31"/>
+      <c r="O43" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="P43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R43" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S43" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="T43" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="28"/>
       <c r="B44" s="29"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="29"/>
-      <c r="G44" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="28"/>
       <c r="H44" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I44" s="28"/>
-      <c r="J44" s="35"/>
-[...4 lines deleted...]
-      <c r="M44" s="31" t="s">
+      <c r="J44" s="28"/>
+      <c r="K44"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="P44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T44" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="U44" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="28"/>
+      <c r="B45" s="29"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45"/>
+      <c r="L45" s="28"/>
+      <c r="M45" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N44" s="4" t="s">
-[...26 lines deleted...]
-      <c r="L45" s="1" t="s">
+      <c r="P45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q45" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R45" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="S45" s="4" t="s">
+    </row>
+    <row r="46" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="28"/>
+      <c r="B46" s="29"/>
+      <c r="C46" s="30"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="30"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="H46" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="I46" s="28"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="M46" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R46" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S46" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J47" s="11"/>
+      <c r="K47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="R47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S47" s="4" t="s">
         <v>56</v>
-      </c>
-[...40 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G48" s="11"/>
+      <c r="H48" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="J48" s="11" t="s">
+        <v>2</v>
+      </c>
       <c r="K48" s="1" t="s">
         <v>5</v>
       </c>
       <c r="L48" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="O48" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="P48" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="49" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="R48" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G49" s="11"/>
       <c r="I49" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="O49" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P49" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="Q49" s="4" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="T49" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G50" s="11"/>
       <c r="K50" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="M50" s="4" t="s">
+      <c r="L50" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P50" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S50" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I51" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P51" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q51" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I52" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M52" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="Q50" s="4" t="s">
-[...13 lines deleted...]
-      <c r="M51" s="4" t="s">
+      <c r="Q52" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M53" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="Q51" s="4" t="s">
-[...7 lines deleted...]
-      <c r="K52" s="1" t="s">
+      <c r="Q53" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J54" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K54" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="L52" s="1" t="s">
+      <c r="L54" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="M52" s="4" t="s">
+      <c r="M54" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="P52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Q52" s="4" t="s">
+      <c r="P54" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q54" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R52" s="4" t="s">
-[...7 lines deleted...]
-      <c r="J53" s="1" t="s">
+      <c r="R54" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G55" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J55" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="O53" s="4" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="O55" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q56" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P57" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="R57" s="4" t="s">
+    </row>
+    <row r="58" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K58" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J59" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P59" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R59" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="58" spans="7:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="M60" s="4" t="s">
+    <row r="60" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J60" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P61" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M62" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="61" spans="7:19" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="M63" s="4" t="s">
+    <row r="63" spans="7:20" x14ac:dyDescent="0.2">
+      <c r="N63" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="7:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R64" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M65" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="S63" s="4" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S65" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="66" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="R66" s="4" t="s">
+    <row r="66" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="P66" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q67" s="4" t="s">
+      <c r="S67" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R68" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q69" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T67" s="4" t="s">
-[...20 lines deleted...]
-      <c r="N70" s="4" t="s">
+      <c r="T69" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="37"/>
+      <c r="J70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M70" s="38"/>
+      <c r="S70" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="L71" s="11"/>
-[...4 lines deleted...]
-    <row r="72" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S71" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="2:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L72" s="11"/>
-      <c r="Q72" s="4" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="N72" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="R73" s="4" t="s">
+      <c r="L73" s="11"/>
+      <c r="Q73" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L74" s="11"/>
       <c r="Q74" s="4" t="s">
         <v>56</v>
       </c>
+      <c r="R74" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T74" s="4" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="75" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R75" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="S76" s="4" t="s">
-        <v>4</v>
+      <c r="Q76" s="4" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="77" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="S77" s="4" t="s">
+      <c r="Q77" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R77" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S78" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S79" s="4" t="s">
         <v>78</v>
-      </c>
-[...17 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="80" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q80" s="4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="S80" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R80" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="81" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H81" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="T80" s="4" t="s">
+      <c r="Q81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T81" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q82" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="T82" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="81" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="S82" s="4" t="s">
+    <row r="83" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S83" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S84" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="83" spans="11:22" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="Q83" s="4" t="s">
+    <row r="85" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="K85" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q85" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R83" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R85" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S86" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T87" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q88" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S88" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="87" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="R87" s="4" t="s">
+    <row r="89" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R89" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T87" s="4" t="s">
-[...13 lines deleted...]
-    <row r="90" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T89" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="90" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S90" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="91" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="V93" s="4" t="s">
+    <row r="91" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V91" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S92" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S93" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="Q94" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T95" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="V95" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="94" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="T94" s="4" t="s">
+    <row r="96" spans="8:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S96" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="T96" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="95" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="S95" s="4" t="s">
+    <row r="97" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R97" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S97" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="T95" s="4" t="s">
+      <c r="T97" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="96" spans="11:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    </row>
     <row r="98" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O98" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="Q98" s="4" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="U98" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="P99" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q99" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R99" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S99" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T99" s="4" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="U99" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="100" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q100" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R100" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U100" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="K101" s="1" t="s">
-        <v>4</v>
+      <c r="P101" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="Q101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T101" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U101" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="102" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q102" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R102" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K103" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q103" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R101" s="4" t="s">
+      <c r="R103" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="S101" s="4" t="s">
-[...17 lines deleted...]
-    <row r="103" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S103" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q104" s="4" t="s">
+      <c r="L104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M104" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R104" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S104" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S105" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q106" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="R104" s="4" t="s">
-[...4 lines deleted...]
-      <c r="Q105" s="4" t="s">
+      <c r="R106" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="11:21" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q107" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="S105" s="4" t="s">
-[...2 lines deleted...]
-      <c r="T105" s="4" t="s">
+      <c r="S107" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T107" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="106" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="T106" s="4" t="s">
+    <row r="108" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T108" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="107" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="M108" s="4" t="s">
+    <row r="109" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O109" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="R109" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U109" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="110" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M110" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R108" s="4" t="s">
-[...2 lines deleted...]
-      <c r="S108" s="4" t="s">
+      <c r="R110" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S110" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="109" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="S109" s="4" t="s">
+    <row r="111" spans="11:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P111" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S111" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="U109" s="4" t="s">
+      <c r="U111" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="110" spans="11:21" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-        <v>56</v>
+    <row r="112" spans="11:21" x14ac:dyDescent="0.2">
+      <c r="K112" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M112" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q113" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R113" s="4" t="s">
         <v>5</v>
       </c>
       <c r="S113" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="U113" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q114" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="R114" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="S114" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T114" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="115" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="P115" s="4" t="s">
-        <v>4</v>
+      <c r="Q115" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="R115" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="T115" s="4" t="s">
+      <c r="S115" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U115" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R116" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T116" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="U115" s="4" t="s">
-[...5 lines deleted...]
-      <c r="P116" s="4" t="s">
+    </row>
+    <row r="117" spans="11:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P117" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="R117" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="T117" s="4" t="s">
         <v>56</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>5</v>
+      <c r="U117" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="118" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="M118" s="38"/>
+      <c r="P118" s="4" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="119" spans="11:23" x14ac:dyDescent="0.2">
-      <c r="S119" s="4" t="s">
+      <c r="K119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P119" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="W119" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="Q120" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="121" spans="11:23" x14ac:dyDescent="0.2">
-      <c r="P121" s="4" t="s">
+      <c r="S121" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="Q121" s="4" t="s">
+    </row>
+    <row r="123" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="P123" s="4" t="s">
         <v>56</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="O65474" s="5"/>
+      <c r="Q123" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="125" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="R125" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="Q126" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="20:20" x14ac:dyDescent="0.2">
+      <c r="T129" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65448" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="P65448" s="9"/>
+    </row>
+    <row r="65449" spans="16:16" x14ac:dyDescent="0.2">
+      <c r="P65449" s="38"/>
+    </row>
+    <row r="65450" spans="16:16" ht="15" x14ac:dyDescent="0.25">
+      <c r="P65450" s="5"/>
+    </row>
+    <row r="65474" spans="15:15" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="O65474" s="9"/>
+    </row>
+    <row r="65475" spans="15:15" ht="15" x14ac:dyDescent="0.25">
+      <c r="O65475" s="5"/>
+    </row>
+    <row r="65476" spans="15:15" ht="15" x14ac:dyDescent="0.25">
+      <c r="O65476" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-    <mergeCell ref="A36:M36"/>
+  <mergeCells count="14">
+    <mergeCell ref="A38:M38"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A20:M20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A25:M25"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A20:M20"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="D3 D6 E28 D30 D32 E34" numberStoredAsText="1"/>
+    <ignoredError sqref="D3 D6 E30 D32 D34 E36" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>spalovny</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>