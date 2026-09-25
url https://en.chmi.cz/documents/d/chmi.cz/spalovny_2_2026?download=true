--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spalovny\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EB23FE5-F7EC-4FE4-8F55-52126871BFF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AC09997-9FA3-434A-968A-79D3FB5F3163}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spalovny" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$112</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">spalovny!$A$1:$W$121</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="163">
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ KOMUNÁLNÍHO ODPADU</t>
   </si>
   <si>
     <t>ZAŘÍZENÍ PRO TEPELNÉ ZPRACOVÁNÍ PRŮMYSLOVÉHO A ZDRAVOTNICKÉHO ODPADU</t>
   </si>
   <si>
     <t xml:space="preserve">    </t>
   </si>
   <si>
     <t xml:space="preserve">AVE Kralupy s.r.o. </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Provozovatel</t>
   </si>
   <si>
     <t>Adresa provozovatele</t>
   </si>
   <si>
@@ -351,73 +351,50 @@
     <t>Průběžná 1940/3,              500 09 Hradec Králové</t>
   </si>
   <si>
     <t xml:space="preserve">Marius Pedersen a.s. − Vojenský zdravotní ústav Těchonín, Odbor biologické ochrany − Spalovna nebezpečných odpadů </t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s.</t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s. – Spalovna Plzeň</t>
   </si>
   <si>
     <t>Recovera Využití zdrojů a.s. – Spalovna NO Zlín</t>
   </si>
   <si>
     <t xml:space="preserve">Recovera Využití zdrojů a.s. – Spalovna  NO Ostrava                        </t>
   </si>
   <si>
     <t>lokalita skládky TKO Chotíkov 492,                                 330 17 Chotíkov</t>
   </si>
   <si>
     <t xml:space="preserve">      </t>
   </si>
   <si>
     <t xml:space="preserve">Nemocnice Pardubického kraje, a.s. </t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Kyjevská 44,                           530 03 Pardubice</t>
   </si>
   <si>
     <t>Pražské služby, a.s. –  ZEVO Praha Malešice</t>
   </si>
   <si>
     <t>* Jedná se o  projektovaná kapacitu, která byla stanovena na  základě určité výhřevnosti odpadu. Protože se výhřevnost odpadů mění, může ve specifických případech roční  množství spáleného odpadu tuto kapacitu překročit.</t>
   </si>
   <si>
     <t>TERMIZO a.s. –             ZEVO Termizo Liberec</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2023]</t>
   </si>
   <si>
     <t>Nemocnice Rudolfa a Stefanie Benešov, a.s., nemocnice Středočeského kraje</t>
   </si>
   <si>
     <t>Nemocnice Rudolfa a Stefanie Benešov, a.s., nemocnice Středočeského kraje – Kotelna a spalovna</t>
   </si>
   <si>
     <t xml:space="preserve">Máchova 400,                                        256 46 Benešov </t>
   </si>
@@ -516,265 +493,216 @@
       <t xml:space="preserve">). </t>
     </r>
   </si>
   <si>
     <t>772848173</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka</t>
   </si>
   <si>
     <t>Fakultní nemocnice Motol a Homolka - Spalovna nebezpečných odpadů v areálu FN Motol</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2025]</t>
   </si>
   <si>
     <t>Vodárenská správa Písek s.r.o.</t>
   </si>
   <si>
     <t>Vodárenská správa Písek s.r.o. –  Stanice energetického využití kalu a biomasy ČOV Písek</t>
   </si>
   <si>
     <t>ještě nebylo přiděleno</t>
   </si>
   <si>
-    <t>Velké náměstí 1,         397 01 Písek</t>
-[...1 lines deleted...]
-  <si>
     <t>Pod Portyčskými skalami,              397 01 Písek</t>
   </si>
   <si>
     <t>Liberecký kraj</t>
   </si>
   <si>
     <t>SPL Jablonec nad Nisou,              s.r.o.</t>
   </si>
   <si>
     <t>SPL Jablonec nad Nisou,  s.r.o. –  Spalovna nebezpečných odpadů</t>
   </si>
   <si>
     <t>Belgická 4613/1A,                      466 05 Jablonec nad Nisou</t>
   </si>
   <si>
     <t>Belgická 4613/ 1A,                      466 05 Jablonec nad Nisou</t>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                                       V červnu 2026 pracovalo zařízení 720 hodin bez odstávky,           v provozu byly všechny čtyři kotle. </t>
-[...6 lines deleted...]
-V červnu 2026 byla spalovna provozována 599 hodin.                   V období 1.–5.6. byla odstavena na čištění a drobné opravy.</t>
+    <t>Velké náměstí 1,           397 01 Písek</t>
+  </si>
+  <si>
+    <t>1) ano                                                                                               2) ano (integrované povolení)                                                                       V srpnu 2026 pracovalo zařízení 744 hodin bez odstávky,           v provozu byly všechny čtyři kotle.                                                 Dne 17.8. došlo k výpadku měřicí sady MCS 200 na měření rtuti po dobu více než 5 půlhodin. Důvodem byla bouřka           a zkrat. Bylo opraveno vlastní pomocí bez zásahu servisní firmy. Tento den byl v případě Hg vyhodnocen jako neplatný. V případě ostatních veličin bylo využito redundantní měření Horiba. Dne 20.8. proběhla výměna prachoměru – opět překročeno 5 půlhodin (neplatný den).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                             2) ano (integrované povolení)                                                                      V srpnu 2026 byla linka č.1 provozována po dobu 198,5 hodin, linka č.2 byla v provozu 295 hodin.                                   Na lince č.1 proběhla výměna termočlánků, na lince č.2 výměna zrezivělých kolen kouřovodů.                                          Bylo oznámeno, že ve dnech 23. a 26.10. bude provedeno jednorázové měření emisí s ověřením AMS.                                                                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano (integrované povolení)                                     
+V srpnu 2026 byla spalovna provozována 643,5 hodin,           v období 15.–19.8. byla odstavena na čištění.                   </t>
+  </si>
+  <si>
+    <t>1) ne (HCl)                                                                                           2) ano                                                                                                  V srpnu 2026 byla spalovna provozována 268 hodin.                         Dne 12.8. došlo k překročení denního emisního limitu pro HCl.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano                                         
+V srpnu 2026 byla spalovna provozována ve dnech 16.−21.8. a 26.−31.8.2026.                                                                            Spáleno bylo 58,88 tun odpadu.                                             </t>
+  </si>
+  <si>
+    <t>2) ano                                                                                                  V srpnu 2026 bylo zařízení provozováno ve dnech 3.–6.8., 10.–14.8., 17.8.,  24.–27.8. a 31.8.2026.                                                Spáleno bylo 16,397 tun odpadu.                                                  Dne 6.6. byla provedena kontrola na místě, plnění emisních limitů zatím nebylo vyhodnoceno, kontrola není uzavřena.                                                                                Dosud nebyla podána souhrnná provozní evidence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                  2) ano (integrované povolení)                                                                                    V srpnu 2026 bylo zařízení provozováno 711 hodin.                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                         2) ano                                                                                                                           V srpnu 2026 byla spalovna provozována 589 hodin.             </t>
   </si>
   <si>
     <r>
-      <t>1) ne (NO</t>
+      <t xml:space="preserve">1) ano                                                                                                 2) ano (integrované povolení)                                                          Spaluje pouze vlastní odpady.                                                  V srpnu 2026 byla doba chodu 744 hodin, spalování odpadních chlorovaných uhlovodíků (OCKW) probíhalo                                    734 hodin.                                                                                            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ylo provedeno čištění hořáku a filtrů.                                   </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano (integrované povolení)                                                                                          
+V  srpnu bylo zařízení v provozu, ve dnech 9.–11.8. bylo odstaveno  z důvodu poruchy podavače odpadu. V tomto období probíhal provoz na nouzový komín                                                                         </t>
+  </si>
+  <si>
+    <t>2) ano                                                                                          Spalovna byla odstavena od 14.7.2024, kdy bylo oznámeno zahoření filtru na TZL a poškození technologie.              Dne 14.5.2026 byla vydána změna povolení provozu, která se týká úpravy technologie a navýšení kapacity (původně 2 200 t/rok).                                                                                     V srpnu 2026 byla provozována v období 25.–28.8.2026.                                                             Nejedná se o řádný provoz, dodavatel odlaďuje poslední provozní detaily.                                                                Provozovatel zažádal o provádění jednorázových měření namísto kontinuálního měření pro HCl a HF.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                        
+V srpnu 2026 byla spalovna provozována 412 hodin, od 31.7. do 10.8. byla plánovaně odstavena.           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                            2) ano                                                                                               V srpnu 2026 byla spalovna provozována v běžném režimu 567 hodin.          </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nemocnice Pardubického kraje, a.s. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>─ Pardubická nemocnice, spalovna NO a plynová kotelna</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                             Spalovna je určena k likvidaci infekčního zdravotnického odpadu vznikajícího v provozu objektu, je provozována na základě množství shromážděných odpadů.                                   V srpnu 2026 nebyla provozována.                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                      V srpnu 2026 byla spalovna v běžném provozu 444,5 hodin.                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                           2) ano (integrované povolení)                                                                                              V srpnu 2026 byly oba kotle (K2 a K3) provozovány 744 hodin bez odstávky.                                                                                     Dohromady bylo spáleno 21 388,5 tun komunálního odpadu.                                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                  Spalovna byla v srpnu 2026 provozována v běžném režimu 19 dní. Spáleno bylo 58,462 tun odpadu.                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V srpnu 2026 byla spalovací linka č.1 provozována 648 hodin, linka č.2 byla v provozu 708 hodin. Spáleno bylo 352 tun odpadu.                                                                                                            </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) ano                                                                                             2) ano                                                                             Spalovna byla v srpnu 2026 provozována celkem 2 dny </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(22,6 hodin), spáleno bylo 22,6 tun nemocničního odpadu.                               První jednorázové měření emisí na rok 2026 nebylo dosud oznámeno, tato skutečnost bude řešena v rámci plánované kontroly na 2. pololetí 2026.                                                      </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                      2) ano                                                                                                                                                  V srpnu 2026 nebylo zařízení provozováno.                       Dne 6.8. byl do ISPOP vložen protokol z JME provedeného dne 9.6., všechny emisní limity byly splněny.  </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                   2) ano                                                                                                                               V srpnu 2026 byla spalovna provozována 202 hodin, ve dnech 17.─31.8. byla odstavena.</t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                     2) ano (integrované povolení)                                                                                        V srpnu 2026 nebyla spalovna provozována, od 31.7. je odstavena do pravidelné plánované zarážky.</t>
+  </si>
+  <si>
+    <r>
+      <t>1) ne (TZL, NO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>X</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>, NH</t>
+      <t xml:space="preserve">)                                                                                                 2) ano (zkušební provoz)                                                                                V areálu byla vybudována nová spalovna, která nahradí tu stávající.                                                                                                Zkušební provoz byl zahájen 16.11.2025.                                                                                           V srpnu 2026 byla provozována 28 dní (603 hodin), spáleno bylo 82,341 tun odpadu.                                                                 Ve dnech 15. a 20.8. došlo k mírnému překročení denního emisního limitu pro TZL, dne 19.8. pro NOx, ostatní emisní limity byly plněny. Tato skutečnost bude řešena v rámci plánované kontroly na 2. pololetí 2026.                                   Do ISPOP byly  vloženy protokoly z měření emisí provedeného 23.6., všechny emisní limity byly splněny.                             Dne 24.8. rozhodl KÚ Zlínského kraje o změně platnosti Rozhodnutí o povolení provozu č. j. KUZL 83946/2025 ze dne 16.9.2025 s konstatováním, že jeho platnost se prodlužuje do 31.12.2027. </t>
     </r>
-    <r>
-[...158 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                               2) ano (integrované povolení)                                                  V červnu 2026 byla spalovací linka č.1 provozována 708 hodin, linka č.2 byla v provozu 570 hodin. Spáleno bylo 365 tun odpadu.                                                                              Dne  24.6. byla provedena plánovaná kontrola plnění podmínek integrovaného povolení a zákona o ochraně ovzduší, nebylo zjištěno porušení.                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                     2) ano (integrované povolení)                                                           Spalovna byla provozována do  20.7., kdy byla zahájena plánovaná odstávka z důvodu čištění technologie a rozsáhlých provozních oprav technologických částí (kotel, sekundární spalovací komora, řídicí systém a další), která bude probíhat do 15.11.2026.                                                     </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Kč&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -1676,118 +1604,119 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DP65476"/>
+  <dimension ref="A1:DP1048470"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="56.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="4"/>
-    <col min="15" max="16" width="9.140625" style="4" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="8" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:120" s="10" customFormat="1" ht="160.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>52</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="13" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J1" s="14" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K1" s="14" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="L1" s="14" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M1" s="15" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
-      <c r="P1" s="9" t="s">
+      <c r="P1" s="36" t="s">
         <v>56</v>
       </c>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="9"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="9"/>
       <c r="AC1" s="9"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="9"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="9"/>
       <c r="AH1" s="9"/>
       <c r="AI1" s="9"/>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
       <c r="AM1" s="9"/>
@@ -1869,51 +1798,51 @@
       <c r="DK1" s="9"/>
       <c r="DL1" s="9"/>
       <c r="DM1" s="9"/>
       <c r="DN1" s="9"/>
       <c r="DO1" s="9"/>
       <c r="DP1" s="9"/>
     </row>
     <row r="2" spans="1:120" s="10" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="52"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
-      <c r="P2" s="38"/>
+      <c r="P2" s="4"/>
       <c r="Q2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="9"/>
       <c r="W2" s="9"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
       <c r="AH2" s="9"/>
       <c r="AI2" s="9"/>
       <c r="AJ2" s="9"/>
       <c r="AK2" s="9"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
@@ -1976,104 +1905,106 @@
       <c r="CR2" s="9"/>
       <c r="CS2" s="9"/>
       <c r="CT2" s="9"/>
       <c r="CU2" s="9"/>
       <c r="CV2" s="9"/>
       <c r="CW2" s="9"/>
       <c r="CX2" s="9"/>
       <c r="CY2" s="9"/>
       <c r="CZ2" s="9"/>
       <c r="DA2" s="9"/>
       <c r="DB2" s="9"/>
       <c r="DC2" s="9"/>
       <c r="DD2" s="9"/>
       <c r="DE2" s="9"/>
       <c r="DF2" s="9"/>
       <c r="DG2" s="9"/>
       <c r="DH2" s="9"/>
       <c r="DI2" s="9"/>
       <c r="DJ2" s="9"/>
       <c r="DK2" s="9"/>
       <c r="DL2" s="9"/>
       <c r="DM2" s="9"/>
       <c r="DN2" s="9"/>
       <c r="DO2" s="9"/>
     </row>
-    <row r="3" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:120" s="6" customFormat="1" ht="182.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="16" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="33">
         <v>732450771</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="16">
         <v>1998</v>
       </c>
       <c r="I3" s="17">
         <v>480000</v>
       </c>
       <c r="J3" s="17">
         <v>354851</v>
       </c>
       <c r="K3" s="17">
         <v>371326</v>
       </c>
       <c r="L3" s="17">
         <v>389559</v>
       </c>
       <c r="M3" s="18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="P3" s="38" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="S3" s="5"/>
+        <v>56</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>5</v>
+      </c>
       <c r="T3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
@@ -2134,89 +2065,89 @@
       <c r="CS3" s="5"/>
       <c r="CT3" s="5"/>
       <c r="CU3" s="5"/>
       <c r="CV3" s="5"/>
       <c r="CW3" s="5"/>
       <c r="CX3" s="5"/>
       <c r="CY3" s="5"/>
       <c r="CZ3" s="5"/>
       <c r="DA3" s="5"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="5"/>
       <c r="DD3" s="5"/>
       <c r="DE3" s="5"/>
       <c r="DF3" s="5"/>
       <c r="DG3" s="5"/>
       <c r="DH3" s="5"/>
       <c r="DI3" s="5"/>
       <c r="DJ3" s="5"/>
       <c r="DK3" s="5"/>
       <c r="DL3" s="5"/>
       <c r="DM3" s="5"/>
       <c r="DN3" s="5"/>
       <c r="DO3" s="5"/>
       <c r="DP3" s="5"/>
     </row>
-    <row r="4" spans="1:120" s="6" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:120" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="16">
         <v>49790480</v>
       </c>
       <c r="E4" s="16">
         <v>653270043</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>102</v>
       </c>
       <c r="H4" s="16">
         <v>2016</v>
       </c>
       <c r="I4" s="17">
         <v>133000</v>
       </c>
       <c r="J4" s="17">
         <v>117284</v>
       </c>
       <c r="K4" s="17">
         <v>115082</v>
       </c>
       <c r="L4" s="17">
         <v>126981</v>
       </c>
       <c r="M4" s="18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="N4" s="5"/>
       <c r="O4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>56</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
@@ -2292,89 +2223,89 @@
       <c r="CS4" s="5"/>
       <c r="CT4" s="5"/>
       <c r="CU4" s="5"/>
       <c r="CV4" s="5"/>
       <c r="CW4" s="5"/>
       <c r="CX4" s="5"/>
       <c r="CY4" s="5"/>
       <c r="CZ4" s="5"/>
       <c r="DA4" s="5"/>
       <c r="DB4" s="5"/>
       <c r="DC4" s="5"/>
       <c r="DD4" s="5"/>
       <c r="DE4" s="5"/>
       <c r="DF4" s="5"/>
       <c r="DG4" s="5"/>
       <c r="DH4" s="5"/>
       <c r="DI4" s="5"/>
       <c r="DJ4" s="5"/>
       <c r="DK4" s="5"/>
       <c r="DL4" s="5"/>
       <c r="DM4" s="5"/>
       <c r="DN4" s="5"/>
       <c r="DO4" s="5"/>
       <c r="DP4" s="5"/>
     </row>
-    <row r="5" spans="1:120" s="6" customFormat="1" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:120" s="6" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D5" s="34">
         <v>64650251</v>
       </c>
       <c r="E5" s="34">
         <v>682030881</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="19">
         <v>1999</v>
       </c>
       <c r="I5" s="20">
         <v>96000</v>
       </c>
       <c r="J5" s="32">
         <v>90581</v>
       </c>
       <c r="K5" s="32">
         <v>90233</v>
       </c>
       <c r="L5" s="32">
         <v>86797</v>
       </c>
       <c r="M5" s="21" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="N5" s="5"/>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>5</v>
@@ -2456,111 +2387,111 @@
       <c r="CS5" s="5"/>
       <c r="CT5" s="5"/>
       <c r="CU5" s="5"/>
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
     </row>
-    <row r="6" spans="1:120" s="6" customFormat="1" ht="141.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:120" s="6" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="34">
         <v>611110451</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="19">
         <v>1989</v>
       </c>
       <c r="I6" s="20">
         <v>260000</v>
       </c>
       <c r="J6" s="32">
         <v>246589</v>
       </c>
       <c r="K6" s="32">
         <v>247831</v>
       </c>
       <c r="L6" s="32">
         <v>250344</v>
       </c>
       <c r="M6" s="21" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="N6" s="5"/>
       <c r="O6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="5" t="s">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
@@ -2665,105 +2596,105 @@
         <v>4</v>
       </c>
       <c r="T7" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48"/>
       <c r="I8" s="48"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="49"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:120" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:120" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C9" s="19" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="19">
         <v>728951001</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>88</v>
       </c>
       <c r="H9" s="19">
         <v>2005</v>
       </c>
       <c r="I9" s="20">
         <v>2940</v>
       </c>
       <c r="J9" s="17">
         <v>2123.3000000000002</v>
       </c>
       <c r="K9" s="17">
         <v>2020.9</v>
       </c>
       <c r="L9" s="17">
         <v>1896.8999999999999</v>
       </c>
       <c r="M9" s="21" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O9" s="46"/>
       <c r="P9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
@@ -2846,89 +2777,89 @@
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
     </row>
     <row r="10" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
       <c r="H10" s="48"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="49"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:120" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:120" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="19">
         <v>27935574</v>
       </c>
       <c r="E11" s="19">
         <v>672860551</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="19">
         <v>1976</v>
       </c>
       <c r="I11" s="20">
         <v>18000</v>
       </c>
       <c r="J11" s="17">
         <v>13255.4</v>
       </c>
       <c r="K11" s="17">
         <v>13319.7</v>
       </c>
       <c r="L11" s="17">
         <v>12300.6</v>
       </c>
       <c r="M11" s="21" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="N11" s="5"/>
       <c r="O11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
@@ -3004,89 +2935,89 @@
       <c r="CS11" s="5"/>
       <c r="CT11" s="5"/>
       <c r="CU11" s="5"/>
       <c r="CV11" s="5"/>
       <c r="CW11" s="5"/>
       <c r="CX11" s="5"/>
       <c r="CY11" s="5"/>
       <c r="CZ11" s="5"/>
       <c r="DA11" s="5"/>
       <c r="DB11" s="5"/>
       <c r="DC11" s="5"/>
       <c r="DD11" s="5"/>
       <c r="DE11" s="5"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="5"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="5"/>
       <c r="DP11" s="5"/>
     </row>
-    <row r="12" spans="1:120" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:120" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="C12" s="19" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D12" s="19">
         <v>27253236</v>
       </c>
       <c r="E12" s="34">
         <v>602190081</v>
       </c>
       <c r="F12" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G12" s="19" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H12" s="43">
         <v>2024</v>
       </c>
       <c r="I12" s="20">
         <v>1000</v>
       </c>
       <c r="J12" s="17">
         <v>709</v>
       </c>
       <c r="K12" s="17">
         <v>0</v>
       </c>
       <c r="L12" s="17">
         <v>610</v>
       </c>
       <c r="M12" s="44" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="N12" s="5"/>
       <c r="Q12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
@@ -3211,163 +3142,167 @@
       <c r="E14" s="22">
         <v>755910031</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>58</v>
       </c>
       <c r="H14" s="22">
         <v>1990</v>
       </c>
       <c r="I14" s="20">
         <v>1800</v>
       </c>
       <c r="J14" s="17">
         <v>1407</v>
       </c>
       <c r="K14" s="17">
         <v>1267</v>
       </c>
       <c r="L14" s="17">
         <v>1245</v>
       </c>
       <c r="M14" s="42" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-    <row r="15" spans="1:120" s="7" customFormat="1" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+      <c r="O14" s="38"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:120" s="7" customFormat="1" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="C15" s="20" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D15" s="19">
         <v>28083610</v>
       </c>
       <c r="E15" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="G15" s="20" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H15" s="22">
         <v>2022</v>
       </c>
       <c r="I15" s="20">
         <v>3900</v>
       </c>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="42" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="O15" s="38"/>
-      <c r="P15" s="38"/>
-      <c r="Q15" s="38"/>
+      <c r="P15" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="R15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
       <c r="H16" s="48"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="49"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
     </row>
-    <row r="17" spans="1:120" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:120" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="22">
         <v>25638955</v>
       </c>
       <c r="E17" s="22">
         <v>722248051</v>
       </c>
       <c r="F17" s="20" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="22">
         <v>1993</v>
       </c>
       <c r="I17" s="20">
         <v>2500</v>
       </c>
       <c r="J17" s="17">
         <v>2086</v>
       </c>
       <c r="K17" s="17">
         <v>1590</v>
       </c>
       <c r="L17" s="17">
         <v>2457</v>
       </c>
       <c r="M17" s="23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="N17" s="5"/>
       <c r="O17" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>4</v>
       </c>
       <c r="R17" s="5" t="s">
         <v>78</v>
       </c>
       <c r="S17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="s">
         <v>78</v>
       </c>
       <c r="W17" s="5"/>
@@ -3504,51 +3439,51 @@
       <c r="E19" s="19">
         <v>774878221</v>
       </c>
       <c r="F19" s="20" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>79</v>
       </c>
       <c r="H19" s="22">
         <v>2002</v>
       </c>
       <c r="I19" s="20">
         <v>5000</v>
       </c>
       <c r="J19" s="17">
         <v>2360.9</v>
       </c>
       <c r="K19" s="17">
         <v>2907</v>
       </c>
       <c r="L19" s="17">
         <v>3260</v>
       </c>
       <c r="M19" s="23" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="R19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>4</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
@@ -3629,120 +3564,122 @@
       <c r="CU19" s="5"/>
       <c r="CV19" s="5"/>
       <c r="CW19" s="5"/>
       <c r="CX19" s="5"/>
       <c r="CY19" s="5"/>
       <c r="CZ19" s="5"/>
       <c r="DA19" s="5"/>
       <c r="DB19" s="5"/>
       <c r="DC19" s="5"/>
       <c r="DD19" s="5"/>
       <c r="DE19" s="5"/>
       <c r="DF19" s="5"/>
       <c r="DG19" s="5"/>
       <c r="DH19" s="5"/>
       <c r="DI19" s="5"/>
       <c r="DJ19" s="5"/>
       <c r="DK19" s="5"/>
       <c r="DL19" s="5"/>
       <c r="DM19" s="5"/>
       <c r="DN19" s="5"/>
       <c r="DO19" s="5"/>
       <c r="DP19" s="5"/>
     </row>
     <row r="20" spans="1:120" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="48"/>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="49"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="7" t="s">
         <v>4</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="21" spans="1:120" ht="155.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:120" ht="165.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D21" s="19">
         <v>25024922</v>
       </c>
       <c r="E21" s="22">
         <v>655970431</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H21" s="22">
         <v>2000</v>
       </c>
       <c r="I21" s="20">
         <v>2350</v>
       </c>
       <c r="J21" s="17">
         <v>1770</v>
       </c>
       <c r="K21" s="17">
         <v>740</v>
       </c>
       <c r="L21" s="17">
         <v>0</v>
       </c>
       <c r="M21" s="23" t="s">
         <v>148</v>
       </c>
       <c r="O21" s="46"/>
       <c r="P21" s="4" t="s">
         <v>56</v>
       </c>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
-      <c r="S21" s="5"/>
+      <c r="S21" s="5" t="s">
+        <v>4</v>
+      </c>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
@@ -3983,89 +3920,89 @@
       <c r="CS23" s="5"/>
       <c r="CT23" s="5"/>
       <c r="CU23" s="5"/>
       <c r="CV23" s="5"/>
       <c r="CW23" s="5"/>
       <c r="CX23" s="5"/>
       <c r="CY23" s="5"/>
       <c r="CZ23" s="5"/>
       <c r="DA23" s="5"/>
       <c r="DB23" s="5"/>
       <c r="DC23" s="5"/>
       <c r="DD23" s="5"/>
       <c r="DE23" s="5"/>
       <c r="DF23" s="5"/>
       <c r="DG23" s="5"/>
       <c r="DH23" s="5"/>
       <c r="DI23" s="5"/>
       <c r="DJ23" s="5"/>
       <c r="DK23" s="5"/>
       <c r="DL23" s="5"/>
       <c r="DM23" s="5"/>
       <c r="DN23" s="5"/>
       <c r="DO23" s="5"/>
       <c r="DP23" s="5"/>
     </row>
-    <row r="24" spans="1:120" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:120" s="6" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D24" s="34">
         <v>60108711</v>
       </c>
       <c r="E24" s="19">
         <v>521406142</v>
       </c>
       <c r="F24" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="20" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H24" s="22">
         <v>2023</v>
       </c>
       <c r="I24" s="20">
         <v>1250</v>
       </c>
       <c r="J24" s="17">
         <v>298.39999999999998</v>
       </c>
       <c r="K24" s="17">
         <v>223.4</v>
       </c>
       <c r="L24" s="17">
         <v>120</v>
       </c>
       <c r="M24" s="23" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="N24" s="5"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="T24" s="5"/>
       <c r="U24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="V24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
@@ -4165,102 +4102,102 @@
       <c r="A25" s="47" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
       <c r="H25" s="48"/>
       <c r="I25" s="48"/>
       <c r="J25" s="48"/>
       <c r="K25" s="48"/>
       <c r="L25" s="48"/>
       <c r="M25" s="49"/>
       <c r="O25" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q25" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="26" spans="1:120" s="7" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:120" s="7" customFormat="1" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="22">
         <v>689250081</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>57</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>87</v>
       </c>
       <c r="H26" s="22">
         <v>1993</v>
       </c>
       <c r="I26" s="20">
         <v>750</v>
       </c>
       <c r="J26" s="17">
         <v>597</v>
       </c>
       <c r="K26" s="17">
         <v>677.9</v>
       </c>
       <c r="L26" s="17">
         <v>665.9</v>
       </c>
       <c r="M26" s="23" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P26" s="4"/>
       <c r="Q26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="R26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S26" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:120" s="7" customFormat="1" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:120" s="7" customFormat="1" ht="90.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="20" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="22">
         <v>42194920</v>
       </c>
       <c r="E27" s="22">
         <v>765490013</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="20" t="s">
         <v>94</v>
       </c>
       <c r="H27" s="22">
         <v>2007</v>
       </c>
       <c r="I27" s="22">
@@ -4275,89 +4212,89 @@
       <c r="L27" s="45">
         <v>0.4</v>
       </c>
       <c r="M27" s="23" t="s">
         <v>152</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q27" s="7" t="s">
         <v>78</v>
       </c>
       <c r="R27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S27" s="7" t="s">
         <v>4</v>
       </c>
       <c r="T27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U27" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:120" s="6" customFormat="1" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="D28" s="22">
         <v>27520536</v>
       </c>
       <c r="E28" s="22">
         <v>717830023</v>
       </c>
       <c r="F28" s="20" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="H28" s="22">
         <v>1994</v>
       </c>
       <c r="I28" s="22">
         <v>750</v>
       </c>
       <c r="J28" s="17">
         <v>151.1</v>
       </c>
       <c r="K28" s="17">
         <v>406.2</v>
       </c>
       <c r="L28" s="17">
         <v>548.4</v>
       </c>
       <c r="M28" s="23" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="N28" s="5"/>
       <c r="O28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="P28" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V28" s="5" t="s">
         <v>2</v>
@@ -4553,89 +4490,89 @@
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
       <c r="M31" s="49"/>
       <c r="N31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="O31" s="4"/>
       <c r="P31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="32" spans="1:120" s="7" customFormat="1" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:120" s="7" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="34">
         <v>793410111</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>85</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H32" s="19">
         <v>1994</v>
       </c>
       <c r="I32" s="19">
         <v>780</v>
       </c>
       <c r="J32" s="17">
         <v>795.4</v>
       </c>
       <c r="K32" s="17">
         <v>763.1</v>
       </c>
       <c r="L32" s="17">
         <v>768.4</v>
       </c>
       <c r="M32" s="21" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="T32" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="48"/>
       <c r="C33" s="48"/>
       <c r="D33" s="48"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
@@ -4742,89 +4679,89 @@
       <c r="CS33" s="5"/>
       <c r="CT33" s="5"/>
       <c r="CU33" s="5"/>
       <c r="CV33" s="5"/>
       <c r="CW33" s="5"/>
       <c r="CX33" s="5"/>
       <c r="CY33" s="5"/>
       <c r="CZ33" s="5"/>
       <c r="DA33" s="5"/>
       <c r="DB33" s="5"/>
       <c r="DC33" s="5"/>
       <c r="DD33" s="5"/>
       <c r="DE33" s="5"/>
       <c r="DF33" s="5"/>
       <c r="DG33" s="5"/>
       <c r="DH33" s="5"/>
       <c r="DI33" s="5"/>
       <c r="DJ33" s="5"/>
       <c r="DK33" s="5"/>
       <c r="DL33" s="5"/>
       <c r="DM33" s="5"/>
       <c r="DN33" s="5"/>
       <c r="DO33" s="5"/>
       <c r="DP33" s="5"/>
     </row>
-    <row r="34" spans="1:120" s="6" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:120" s="6" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="34" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="34">
         <v>776430491</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>81</v>
       </c>
       <c r="H34" s="19">
         <v>2000</v>
       </c>
       <c r="I34" s="20">
         <v>10000</v>
       </c>
       <c r="J34" s="17">
         <v>5860.1</v>
       </c>
       <c r="K34" s="17">
         <v>7892.9</v>
       </c>
       <c r="L34" s="17">
         <v>8657.7999999999993</v>
       </c>
       <c r="M34" s="21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N34" s="5"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Q34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="S34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="U34" s="5"/>
       <c r="V34" s="5"/>
       <c r="W34" s="5"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="5"/>
       <c r="AA34" s="5"/>
@@ -4900,89 +4837,89 @@
       <c r="CS34" s="5"/>
       <c r="CT34" s="5"/>
       <c r="CU34" s="5"/>
       <c r="CV34" s="5"/>
       <c r="CW34" s="5"/>
       <c r="CX34" s="5"/>
       <c r="CY34" s="5"/>
       <c r="CZ34" s="5"/>
       <c r="DA34" s="5"/>
       <c r="DB34" s="5"/>
       <c r="DC34" s="5"/>
       <c r="DD34" s="5"/>
       <c r="DE34" s="5"/>
       <c r="DF34" s="5"/>
       <c r="DG34" s="5"/>
       <c r="DH34" s="5"/>
       <c r="DI34" s="5"/>
       <c r="DJ34" s="5"/>
       <c r="DK34" s="5"/>
       <c r="DL34" s="5"/>
       <c r="DM34" s="5"/>
       <c r="DN34" s="5"/>
       <c r="DO34" s="5"/>
       <c r="DP34" s="5"/>
     </row>
-    <row r="35" spans="1:120" s="6" customFormat="1" ht="122.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:120" s="6" customFormat="1" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="19">
         <v>25638955</v>
       </c>
       <c r="E35" s="19">
         <v>635988081</v>
       </c>
       <c r="F35" s="20" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>82</v>
       </c>
       <c r="H35" s="19">
         <v>1993</v>
       </c>
       <c r="I35" s="20">
         <v>4730</v>
       </c>
       <c r="J35" s="17">
         <v>4512</v>
       </c>
       <c r="K35" s="17">
         <v>4458</v>
       </c>
       <c r="L35" s="17">
         <v>4336</v>
       </c>
       <c r="M35" s="21" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="N35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R35" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S35" s="41" t="s">
         <v>5</v>
       </c>
       <c r="T35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U35" s="5" t="s">
         <v>56</v>
       </c>
@@ -5068,152 +5005,152 @@
       <c r="CS35" s="5"/>
       <c r="CT35" s="5"/>
       <c r="CU35" s="5"/>
       <c r="CV35" s="5"/>
       <c r="CW35" s="5"/>
       <c r="CX35" s="5"/>
       <c r="CY35" s="5"/>
       <c r="CZ35" s="5"/>
       <c r="DA35" s="5"/>
       <c r="DB35" s="5"/>
       <c r="DC35" s="5"/>
       <c r="DD35" s="5"/>
       <c r="DE35" s="5"/>
       <c r="DF35" s="5"/>
       <c r="DG35" s="5"/>
       <c r="DH35" s="5"/>
       <c r="DI35" s="5"/>
       <c r="DJ35" s="5"/>
       <c r="DK35" s="5"/>
       <c r="DL35" s="5"/>
       <c r="DM35" s="5"/>
       <c r="DN35" s="5"/>
       <c r="DO35" s="5"/>
       <c r="DP35" s="5"/>
     </row>
-    <row r="36" spans="1:120" s="7" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:120" s="7" customFormat="1" ht="123" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="19" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D36" s="19">
         <v>27660915</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>84</v>
       </c>
       <c r="H36" s="19">
         <v>1996</v>
       </c>
       <c r="I36" s="20">
         <v>350</v>
       </c>
       <c r="J36" s="17">
         <v>347</v>
       </c>
       <c r="K36" s="17">
         <v>349</v>
       </c>
       <c r="L36" s="17">
         <v>350</v>
       </c>
       <c r="M36" s="21" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P36" s="4"/>
       <c r="Q36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="T36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="U36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V36" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="37" spans="1:120" s="7" customFormat="1" ht="168" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:120" s="7" customFormat="1" ht="279" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="19" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D37" s="19">
         <v>27660915</v>
       </c>
       <c r="E37" s="34" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>84</v>
       </c>
       <c r="H37" s="19">
         <v>2025</v>
       </c>
       <c r="I37" s="20">
         <v>1000</v>
       </c>
       <c r="J37" s="17">
         <v>0</v>
       </c>
       <c r="K37" s="17">
         <v>0</v>
       </c>
       <c r="L37" s="17">
         <v>9.4</v>
       </c>
       <c r="M37" s="21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="R37" s="7" t="s">
         <v>103</v>
       </c>
       <c r="S37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T37" s="7" t="s">
         <v>4</v>
       </c>
       <c r="U37" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W37" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:120" s="6" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="47" t="s">
         <v>44</v>
@@ -5322,89 +5259,89 @@
       <c r="CS38" s="5"/>
       <c r="CT38" s="5"/>
       <c r="CU38" s="5"/>
       <c r="CV38" s="5"/>
       <c r="CW38" s="5"/>
       <c r="CX38" s="5"/>
       <c r="CY38" s="5"/>
       <c r="CZ38" s="5"/>
       <c r="DA38" s="5"/>
       <c r="DB38" s="5"/>
       <c r="DC38" s="5"/>
       <c r="DD38" s="5"/>
       <c r="DE38" s="5"/>
       <c r="DF38" s="5"/>
       <c r="DG38" s="5"/>
       <c r="DH38" s="5"/>
       <c r="DI38" s="5"/>
       <c r="DJ38" s="5"/>
       <c r="DK38" s="5"/>
       <c r="DL38" s="5"/>
       <c r="DM38" s="5"/>
       <c r="DN38" s="5"/>
       <c r="DO38" s="5"/>
       <c r="DP38" s="5"/>
     </row>
-    <row r="39" spans="1:120" s="6" customFormat="1" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:120" s="6" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="19">
         <v>25638955</v>
       </c>
       <c r="E39" s="34">
         <v>713838061</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>92</v>
       </c>
       <c r="H39" s="19">
         <v>2000</v>
       </c>
       <c r="I39" s="20">
         <v>25000</v>
       </c>
       <c r="J39" s="17">
         <v>16567</v>
       </c>
       <c r="K39" s="17">
         <v>19195</v>
       </c>
       <c r="L39" s="17">
         <v>21840</v>
       </c>
       <c r="M39" s="21" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P39" s="4" t="s">
         <v>56</v>
       </c>
       <c r="Q39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R39" s="5" t="s">
         <v>4</v>
       </c>
       <c r="S39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="T39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="V39" s="5" t="s">
         <v>5</v>
@@ -5610,51 +5547,51 @@
       <c r="CT40" s="5"/>
       <c r="CU40" s="5"/>
       <c r="CV40" s="5"/>
       <c r="CW40" s="5"/>
       <c r="CX40" s="5"/>
       <c r="CY40" s="5"/>
       <c r="CZ40" s="5"/>
       <c r="DA40" s="5"/>
       <c r="DB40" s="5"/>
       <c r="DC40" s="5"/>
       <c r="DD40" s="5"/>
       <c r="DE40" s="5"/>
       <c r="DF40" s="5"/>
       <c r="DG40" s="5"/>
       <c r="DH40" s="5"/>
       <c r="DI40" s="5"/>
       <c r="DJ40" s="5"/>
       <c r="DK40" s="5"/>
       <c r="DL40" s="5"/>
       <c r="DM40" s="5"/>
       <c r="DN40" s="5"/>
       <c r="DO40" s="5"/>
     </row>
     <row r="41" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="40" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="25"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="27"/>
       <c r="N41" s="5"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5"/>
       <c r="T41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="U41" s="5"/>
       <c r="V41" s="5"/>
       <c r="W41" s="5"/>
@@ -5735,51 +5672,51 @@
       <c r="CT41" s="5"/>
       <c r="CU41" s="5"/>
       <c r="CV41" s="5"/>
       <c r="CW41" s="5"/>
       <c r="CX41" s="5"/>
       <c r="CY41" s="5"/>
       <c r="CZ41" s="5"/>
       <c r="DA41" s="5"/>
       <c r="DB41" s="5"/>
       <c r="DC41" s="5"/>
       <c r="DD41" s="5"/>
       <c r="DE41" s="5"/>
       <c r="DF41" s="5"/>
       <c r="DG41" s="5"/>
       <c r="DH41" s="5"/>
       <c r="DI41" s="5"/>
       <c r="DJ41" s="5"/>
       <c r="DK41" s="5"/>
       <c r="DL41" s="5"/>
       <c r="DM41" s="5"/>
       <c r="DN41" s="5"/>
       <c r="DO41" s="5"/>
     </row>
     <row r="42" spans="1:120" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="40" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="25"/>
       <c r="D42" s="26"/>
       <c r="E42" s="25"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="27"/>
       <c r="N42" s="5"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5"/>
       <c r="T42" s="5"/>
       <c r="U42" s="5"/>
@@ -5862,51 +5799,51 @@
       <c r="CT42" s="5"/>
       <c r="CU42" s="5"/>
       <c r="CV42" s="5"/>
       <c r="CW42" s="5"/>
       <c r="CX42" s="5"/>
       <c r="CY42" s="5"/>
       <c r="CZ42" s="5"/>
       <c r="DA42" s="5"/>
       <c r="DB42" s="5"/>
       <c r="DC42" s="5"/>
       <c r="DD42" s="5"/>
       <c r="DE42" s="5"/>
       <c r="DF42" s="5"/>
       <c r="DG42" s="5"/>
       <c r="DH42" s="5"/>
       <c r="DI42" s="5"/>
       <c r="DJ42" s="5"/>
       <c r="DK42" s="5"/>
       <c r="DL42" s="5"/>
       <c r="DM42" s="5"/>
       <c r="DN42" s="5"/>
       <c r="DO42" s="5"/>
     </row>
     <row r="43" spans="1:120" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="40" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B43" s="29"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="30"/>
       <c r="F43" s="29"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
       <c r="M43" s="31"/>
       <c r="O43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Q43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="R43" s="4" t="s">
         <v>4</v>
       </c>
@@ -6709,72 +6646,83 @@
       </c>
     </row>
     <row r="121" spans="11:23" x14ac:dyDescent="0.2">
       <c r="S121" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="123" spans="11:23" x14ac:dyDescent="0.2">
       <c r="P123" s="4" t="s">
         <v>56</v>
       </c>
       <c r="Q123" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="125" spans="11:23" x14ac:dyDescent="0.2">
       <c r="R125" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="11:23" x14ac:dyDescent="0.2">
       <c r="Q126" s="4" t="s">
         <v>5</v>
       </c>
     </row>
+    <row r="127" spans="11:23" x14ac:dyDescent="0.2">
+      <c r="O127" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
     <row r="129" spans="20:20" x14ac:dyDescent="0.2">
       <c r="T129" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="65448" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="P65450" s="5"/>
+    <row r="65365" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="P65365" s="9"/>
+    </row>
+    <row r="65366" spans="16:16" ht="15" x14ac:dyDescent="0.25">
+      <c r="P65366" s="5"/>
+    </row>
+    <row r="65367" spans="16:16" ht="15" x14ac:dyDescent="0.25">
+      <c r="P65367" s="5"/>
     </row>
     <row r="65474" spans="15:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="O65474" s="9"/>
     </row>
     <row r="65475" spans="15:15" ht="15" x14ac:dyDescent="0.25">
       <c r="O65475" s="5"/>
     </row>
     <row r="65476" spans="15:15" ht="15" x14ac:dyDescent="0.25">
       <c r="O65476" s="5"/>
+    </row>
+    <row r="1048468" spans="16:16" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="P1048468" s="36"/>
+    </row>
+    <row r="1048470" spans="16:16" x14ac:dyDescent="0.2">
+      <c r="P1048470" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="D3 D6 E30 D32 D34 E36" numberStoredAsText="1"/>
   </ignoredErrors>